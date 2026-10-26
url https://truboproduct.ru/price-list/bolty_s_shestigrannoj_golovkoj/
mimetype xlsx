--- v0 (2026-05-30)
+++ v1 (2026-10-26)
@@ -657,104 +657,104 @@
         <is>
           <t>Болт с шестигранной головкой 10х160 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>62 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой 10х170 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>62 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой 10х180 мм ГОСТ 7798-70</t>
+          <t>Болт с шестигранной головкой 10х18 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>62 ₽/шт.</t>
+          <t>57 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой 10х18 мм ГОСТ 7798-70</t>
+          <t>Болт с шестигранной головкой 10х180 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>57 ₽/шт.</t>
+          <t>62 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой 10х190 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>62 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой 10х200 мм ГОСТ 7798-70</t>
+          <t>Болт с шестигранной головкой 10х20 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>62 ₽/шт.</t>
+          <t>57 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой 10х20 мм ГОСТ 7798-70</t>
+          <t>Болт с шестигранной головкой 10х200 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>57 ₽/шт.</t>
+          <t>62 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой 10х22 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>57 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой 10х25 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>57 ₽/шт.</t>
         </is>
@@ -1101,92 +1101,92 @@
         <is>
           <t>Болт с шестигранной головкой 12х180 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>69 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой 12х190 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>69 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой 12х200 мм ГОСТ 7798-70</t>
+          <t>Болт с шестигранной головкой 12х20 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>69 ₽/шт.</t>
+          <t>62 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой 12х20 мм ГОСТ 7798-70</t>
+          <t>Болт с шестигранной головкой 12х200 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>62 ₽/шт.</t>
+          <t>69 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой 12х220 мм ГОСТ 7798-70</t>
+          <t>Болт с шестигранной головкой 12х22 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>70 ₽/шт.</t>
+          <t>62 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой 12х22 мм ГОСТ 7798-70</t>
+          <t>Болт с шестигранной головкой 12х220 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>62 ₽/шт.</t>
+          <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой 12х240 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой 12х25 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>62 ₽/шт.</t>
         </is>
@@ -1557,152 +1557,152 @@
         <is>
           <t>Болт с шестигранной головкой 14х190 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой 14х200 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой 14х220 мм ГОСТ 7798-70</t>
+          <t>Болт с шестигранной головкой 14х22 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой 14х22 мм ГОСТ 7798-70</t>
+          <t>Болт с шестигранной головкой 14х220 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой 14х240 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой 14х25 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой 14х260 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой 14х280 мм ГОСТ 7798-70</t>
+          <t>Болт с шестигранной головкой 14х28 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой 14х28 мм ГОСТ 7798-70</t>
+          <t>Болт с шестигранной головкой 14х280 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой 14х300 мм ГОСТ 7798-70</t>
+          <t>Болт с шестигранной головкой 14х30 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой 14х30 мм ГОСТ 7798-70</t>
+          <t>Болт с шестигранной головкой 14х300 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой 14х32 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой 14х35 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>73 ₽/шт.</t>
         </is>
@@ -2061,92 +2061,92 @@
         <is>
           <t>Болт с шестигранной головкой 16х25 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой 16х260 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой 16х280 мм ГОСТ 7798-70</t>
+          <t>Болт с шестигранной головкой 16х28 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой 16х28 мм ГОСТ 7798-70</t>
+          <t>Болт с шестигранной головкой 16х280 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой 16х300 мм ГОСТ 7798-70</t>
+          <t>Болт с шестигранной головкой 16х30 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой 16х30 мм ГОСТ 7798-70</t>
+          <t>Болт с шестигранной головкой 16х300 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой 16х32 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой 16х35 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>81 ₽/шт.</t>
         </is>
@@ -2493,92 +2493,92 @@
         <is>
           <t>Болт с шестигранной головкой 18х240 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой 18х260 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой 18х280 мм ГОСТ 7798-70</t>
+          <t>Болт с шестигранной головкой 18х28 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой 18х28 мм ГОСТ 7798-70</t>
+          <t>Болт с шестигранной головкой 18х280 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой 18х300 мм ГОСТ 7798-70</t>
+          <t>Болт с шестигранной головкой 18х30 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой 18х30 мм ГОСТ 7798-70</t>
+          <t>Болт с шестигранной головкой 18х300 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой 18х32 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой 18х35 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>87 ₽/шт.</t>
         </is>
@@ -2937,68 +2937,68 @@
         <is>
           <t>Болт с шестигранной головкой 20х260 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой 20х280 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой 20х300 мм ГОСТ 7798-70</t>
+          <t>Болт с шестигранной головкой 20х30 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>100 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой 20х30 мм ГОСТ 7798-70</t>
+          <t>Болт с шестигранной головкой 20х300 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой 20х32 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой 20х35 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>95 ₽/шт.</t>
         </is>
@@ -3681,279 +3681,279 @@
         <is>
           <t>Болт с шестигранной головкой 8х90 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>56 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой 8х95 мм ГОСТ 7798-70</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>56 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой М10 DIN 933</t>
+          <t>Болт с шестигранной головкой М1,6 DIN 933</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>66 ₽/шт.</t>
+          <t>65 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой М12 DIN 933</t>
+          <t>Болт с шестигранной головкой М10 DIN 933</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>68 ₽/шт.</t>
+          <t>66 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой М1,6 DIN 933</t>
+          <t>Болт с шестигранной головкой М12 DIN 933</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>65 ₽/шт.</t>
+          <t>68 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой М18 DIN 933</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>68 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой М20 DIN 933</t>
+          <t>Болт с шестигранной головкой М2 DIN 933</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой М22 DIN 933</t>
+          <t>Болт с шестигранной головкой М20 DIN 933</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой М24 DIN 933</t>
+          <t>Болт с шестигранной головкой М22 DIN 933</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой М27 DIN 933</t>
+          <t>Болт с шестигранной головкой М24 DIN 933</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой М2 DIN 933</t>
+          <t>Болт с шестигранной головкой М27 DIN 933</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой М30 DIN 933</t>
+          <t>Болт с шестигранной головкой М3 DIN 933</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой М33 DIN 933</t>
+          <t>Болт с шестигранной головкой М3,5 DIN 933</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой М3,5 DIN 933</t>
+          <t>Болт с шестигранной головкой М30 DIN 933</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой М39 DIN 933</t>
+          <t>Болт с шестигранной головкой М33 DIN 933</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой М3 DIN 933</t>
+          <t>Болт с шестигранной головкой М39 DIN 933</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой М42 DIN 933</t>
+          <t>Болт с шестигранной головкой М4 DIN 933</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой М45 DIN 933</t>
+          <t>Болт с шестигранной головкой М42 DIN 933</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой М48 DIN 933</t>
+          <t>Болт с шестигранной головкой М45 DIN 933</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой М4 DIN 933</t>
+          <t>Болт с шестигранной головкой М48 DIN 933</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой М52 DIN 933</t>
+          <t>Болт с шестигранной головкой М5 DIN 933</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Болт с шестигранной головкой М5 DIN 933</t>
+          <t>Болт с шестигранной головкой М52 DIN 933</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой М6 DIN 933</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>Болт с шестигранной головкой М7 DIN 933</t>
         </is>