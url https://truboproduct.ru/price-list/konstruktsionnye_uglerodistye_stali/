--- v0 (2026-05-14)
+++ v1 (2026-09-02)
@@ -525,308 +525,308 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Квадрат 105 мм ст20 ГОСТ 1050-88</t>
+          <t>Квадрат 10 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Квадрат 10 мм ст20 ГОСТ 1050-88</t>
+          <t>Квадрат 10 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Квадрат 10 мм ст45 ГОСТ 1050-88</t>
+          <t>Квадрат 105 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Квадрат 120 мм ст45 ГОСТ 1050-88</t>
+          <t>Квадрат 12 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Квадрат 12 мм ст45 ГОСТ 1050-88</t>
+          <t>Квадрат 120 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>31 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Квадрат 130 мм ст45 ГОСТ 1050-88</t>
+          <t>Квадрат 13 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Квадрат 135 мм ст20 ГОСТ 1050-88</t>
+          <t>Квадрат 130 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Квадрат 13 мм ст20 ГОСТ 1050-88</t>
+          <t>Квадрат 135 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Квадрат 150 мм ст20 ГОСТ 1050-88</t>
+          <t>Квадрат 15 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Квадрат 150 мм ст45 ГОСТ 1050-88</t>
+          <t>Квадрат 15 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>35 ₽/кг</t>
+          <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Квадрат 155 мм ст45 ГОСТ 1050-88</t>
+          <t>Квадрат 150 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Квадрат 15 мм ст20 ГОСТ 1050-88</t>
+          <t>Квадрат 150 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>35 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Квадрат 15 мм ст45 ГОСТ 1050-88</t>
+          <t>Квадрат 155 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>31 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Квадрат 165 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Квадрат 165 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Квадрат 170 мм ст20 ГОСТ 1050-88</t>
+          <t>Квадрат 17 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>31 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Квадрат 17 мм ст20 ГОСТ 1050-88</t>
+          <t>Квадрат 17 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Квадрат 17 мм ст45 ГОСТ 1050-88</t>
+          <t>Квадрат 170 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Квадрат 180 мм ст20 ГОСТ 1050-88</t>
+          <t>Квадрат 18 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Квадрат 18 мм ст20 ГОСТ 1050-88</t>
+          <t>Квадрат 180 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Квадрат 190 мм ст45 ГОСТ 1050-88</t>
+          <t>Квадрат 19 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Квадрат 19 мм ст20 ГОСТ 1050-88</t>
+          <t>Квадрат 190 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Квадрат 22 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Квадрат 22 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>38 ₽/кг</t>
         </is>
@@ -885,320 +885,320 @@
         <is>
           <t>Квадрат 27 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Квадрат 29 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Квадрат 30 мм ст45 ГОСТ 1050-88</t>
+          <t>Квадрат 3,5 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>30 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Квадрат 32 мм ст20 ГОСТ 1050-88</t>
+          <t>Квадрат 30 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>30 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Квадрат 34 мм ст45 ГОСТ 1050-88</t>
+          <t>Квадрат 32 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Квадрат 3,5 мм ст45 ГОСТ 1050-88</t>
+          <t>Квадрат 34 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Квадрат 36 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Квадрат 36 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Квадрат 40 мм ст20 ГОСТ 1050-88</t>
+          <t>Квадрат 4 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Квадрат 41 мм ст20 ГОСТ 1050-88</t>
+          <t>Квадрат 40 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Квадрат 4 мм ст20 ГОСТ 1050-88</t>
+          <t>Квадрат 41 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Квадрат 50 мм ст20 ГОСТ 1050-88</t>
+          <t>Квадрат 5 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Квадрат 52 мм ст20 ГОСТ 1050-88</t>
+          <t>Квадрат 5,5 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>31 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Квадрат 52 мм ст45 ГОСТ 1050-88</t>
+          <t>Квадрат 50 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>36 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Квадрат 5,5 мм ст20 ГОСТ 1050-88</t>
+          <t>Квадрат 52 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Квадрат 55 мм ст45 ГОСТ 1050-88</t>
+          <t>Квадрат 52 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>32 ₽/кг</t>
+          <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Квадрат 58 мм ст20 ГОСТ 1050-88</t>
+          <t>Квадрат 55 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Квадрат 5 мм ст20 ГОСТ 1050-88</t>
+          <t>Квадрат 58 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Квадрат 6,3 мм ст20 ГОСТ 1050-88</t>
+          <t>Квадрат 6 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Квадрат 63 мм ст20 ГОСТ 1050-88</t>
+          <t>Квадрат 6,3 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Квадрат 68 мм ст45 ГОСТ 1050-88</t>
+          <t>Квадрат 63 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Квадрат 6 мм ст20 ГОСТ 1050-88</t>
+          <t>Квадрат 68 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>32 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Квадрат 7 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Квадрат 80 мм ст45 ГОСТ 1050-88</t>
+          <t>Квадрат 8 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Квадрат 8 мм ст45 ГОСТ 1050-88</t>
+          <t>Квадрат 80 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Квадрат 90 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Квадрат 93 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>35 ₽/кг</t>
         </is>
@@ -1245,63 +1245,63 @@
         <is>
           <t>Круг 0,25 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>30 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Круг 0,25 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>30 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Круг 0,35 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 0,3 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>30 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Круг 0,3 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 0,35 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>30 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Круг 0,55 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>30 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Круг 0,55 мм 30ХГСА</t>
         </is>
@@ -1317,147 +1317,147 @@
         <is>
           <t>Круг 0,55 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>30 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Круг 0,65 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Круг 0,75 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 0,7 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Круг 0,7 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 0,75 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Круг 0,85 мм 12Х1МФ</t>
+          <t>Круг 0,8 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Круг 0,85 мм 30ХГСА</t>
+          <t>Круг 0,8 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Круг 0,85 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 0,8 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Круг 0,8 мм 12Х1МФ</t>
+          <t>Круг 0,8 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Круг 0,8 мм 30ХГСА</t>
+          <t>Круг 0,85 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Круг 0,8 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 0,85 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Круг 0,8 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 0,85 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Круг 0,9 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Круг 0,9 мм 30ХГСА</t>
         </is>
@@ -1473,3644 +1473,3644 @@
         <is>
           <t>Круг 0,9 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Круг 0,9 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Круг 10,2 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 1,15 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Круг 10,5 мм 12Х1МФ</t>
+          <t>Круг 1,3 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Круг 10,5 мм 30ХГСА</t>
+          <t>Круг 1,3 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Круг 10,5 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 1,3 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Круг 105 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 1,4 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Круг 10,8 мм 12Х1МФ</t>
+          <t>Круг 1,55 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Круг 10,8 мм 30ХГСА</t>
+          <t>Круг 1,55 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Круг 10,8 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 1,55 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Круг 10 мм 12Х1МФ</t>
+          <t>Круг 1,6 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Круг 10 мм 30ХГСА</t>
+          <t>Круг 1,65 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Круг 10 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 1,75 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Круг 10 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 1,8 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Круг 110 мм 12Х1МФ</t>
+          <t>Круг 1,8 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Круг 110 мм 30ХГСА</t>
+          <t>Круг 1,8 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Круг 110 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 1,95 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Круг 11,2 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 10 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Круг 1,15 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 10 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>32 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Круг 115 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 10 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Круг 11,75 мм 12Х1МФ</t>
+          <t>Круг 10 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Круг 11,75 мм 30ХГСА</t>
+          <t>Круг 10,2 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Круг 11,75 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 10,5 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Круг 11,8 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 10,5 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Круг 11 мм 12Х1МФ</t>
+          <t>Круг 10,5 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Круг 11 мм 30ХГСА</t>
+          <t>Круг 10,8 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Круг 11 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 10,8 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Круг 11 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 10,8 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Круг 120 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 105 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Круг 12,25 мм 12Х1МФ</t>
+          <t>Круг 11 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Круг 12,25 мм 30ХГСА</t>
+          <t>Круг 11 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Круг 12,25 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 11 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Круг 12,25 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 11 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Круг 12,5 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 11,2 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Круг 130 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 11,75 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Круг 13,25 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 11,75 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Круг 13,2 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 11,75 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Круг 13,75 мм 12Х1МФ</t>
+          <t>Круг 11,8 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Круг 13,75 мм 30ХГСА</t>
+          <t>Круг 110 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Круг 13,75 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 110 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Круг 1,3 мм 12Х1МФ</t>
+          <t>Круг 110 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>32 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Круг 1,3 мм 30ХГСА</t>
+          <t>Круг 115 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>32 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Круг 1,3 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 12,25 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>32 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Круг 14,2 мм 12Х1МФ</t>
+          <t>Круг 12,25 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Круг 14,2 мм 30ХГСА</t>
+          <t>Круг 12,25 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Круг 14,2 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 12,25 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Круг 14,5 мм 12Х1МФ</t>
+          <t>Круг 12,5 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Круг 14,5 мм 30ХГСА</t>
+          <t>Круг 120 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Круг 14,5 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 13,2 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Круг 14,5 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 13,25 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Круг 145 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 13,75 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Круг 14,8 мм 12Х1МФ</t>
+          <t>Круг 13,75 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Круг 14,8 мм 30ХГСА</t>
+          <t>Круг 13,75 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Круг 14,8 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 130 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Круг 14 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Круг 14 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Круг 14 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Круг 1,4 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 14,2 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>32 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Круг 15,2 мм 12Х1МФ</t>
+          <t>Круг 14,2 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Круг 15,2 мм 30ХГСА</t>
+          <t>Круг 14,2 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Круг 15,2 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 14,5 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Круг 1,55 мм 12Х1МФ</t>
+          <t>Круг 14,5 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>32 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Круг 15,5 мм 12Х1МФ</t>
+          <t>Круг 14,5 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Круг 1,55 мм 30ХГСА</t>
+          <t>Круг 14,5 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>32 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Круг 15,5 мм 30ХГСА</t>
+          <t>Круг 14,8 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Круг 1,55 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 14,8 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>32 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Круг 15,5 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 14,8 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Круг 15,5 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 145 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Круг 155 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 15 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Круг 15,8 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 15,2 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Круг 15 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 15,2 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Круг 16,2 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 15,2 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Круг 16,5 мм 12Х1МФ</t>
+          <t>Круг 15,5 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Круг 16,5 мм 30ХГСА</t>
+          <t>Круг 15,5 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Круг 16,5 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 15,5 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Круг 1,65 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 15,5 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>32 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Круг 16,5 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 15,8 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Круг 16,8 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 155 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Круг 16 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>Круг 16 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>Круг 16 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Круг 1,6 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 16,2 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>32 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Круг 170 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 16,5 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Круг 17,2 мм 12Х1МФ</t>
+          <t>Круг 16,5 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Круг 17,2 мм 30ХГСА</t>
+          <t>Круг 16,5 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Круг 17,2 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 16,5 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Круг 17,2 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 16,8 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Круг 175 мм 12Х1МФ</t>
+          <t>Круг 17 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>59 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Круг 175 мм 30ХГСА</t>
+          <t>Круг 17 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>59 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Круг 175 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 17 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>59 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Круг 1,75 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 17,2 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Круг 17 мм 12Х1МФ</t>
+          <t>Круг 17,2 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Круг 17 мм 30ХГСА</t>
+          <t>Круг 17,2 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Круг 17 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 17,2 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Круг 180 мм 12Х1МФ</t>
+          <t>Круг 170 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>59 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Круг 180 мм 30ХГСА</t>
+          <t>Круг 175 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Круг 180 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 175 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Круг 180 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 175 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>Круг 18,5 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>Круг 18,5 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>Круг 18,5 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Круг 1,8 мм 12Х1МФ</t>
+          <t>Круг 180 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Круг 1,8 мм 30ХГСА</t>
+          <t>Круг 180 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Круг 1,8 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 180 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Круг 190 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 180 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Круг 19,5 мм 12Х1МФ</t>
+          <t>Круг 19 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Круг 19,5 мм 30ХГСА</t>
+          <t>Круг 19 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Круг 19,5 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 19 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Круг 1,95 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 19,5 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Круг 19 мм 12Х1МФ</t>
+          <t>Круг 19,5 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Круг 19 мм 30ХГСА</t>
+          <t>Круг 19,5 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Круг 19 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 190 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Круг 200 мм 12Х1МФ</t>
+          <t>Круг 2,25 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Круг 200 мм 30ХГСА</t>
+          <t>Круг 2,25 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Круг 200 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 2,25 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Круг 200 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 2,25 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Круг 20,5 мм 12Х1МФ</t>
+          <t>Круг 2,35 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Круг 20,5 мм 30ХГСА</t>
+          <t>Круг 2,4 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Круг 20,5 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 2,4 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Круг 20 мм 12Х1МФ</t>
+          <t>Круг 2,4 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Круг 20 мм 30ХГСА</t>
+          <t>Круг 2,45 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Круг 20 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 2,45 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Круг 210 мм 12Х1МФ</t>
+          <t>Круг 2,45 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Круг 210 мм 30ХГСА</t>
+          <t>Круг 2,45 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Круг 210 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 2,5 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Круг 21,5 мм 12Х1МФ</t>
+          <t>Круг 2,5 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Круг 21,5 мм 30ХГСА</t>
+          <t>Круг 2,5 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Круг 21,5 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 2,55 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Круг 21,5 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 2,55 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Круг 2,25 мм 12Х1МФ</t>
+          <t>Круг 2,55 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Круг 2,25 мм 30ХГСА</t>
+          <t>Круг 2,65 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Круг 2,25 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 2,65 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Круг 2,25 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 2,65 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Круг 2,35 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 2,65 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Круг 23 мм 12Х1МФ</t>
+          <t>Круг 2,75 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Круг 23 мм 30ХГСА</t>
+          <t>Круг 2,9 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Круг 23 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 2,95 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Круг 23 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 20 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Круг 2,45 мм 12Х1МФ</t>
+          <t>Круг 20 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Круг 2,45 мм 30ХГСА</t>
+          <t>Круг 20 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Круг 2,45 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 20,5 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Круг 2,45 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 20,5 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Круг 2,4 мм 12Х1МФ</t>
+          <t>Круг 20,5 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Круг 2,4 мм 30ХГСА</t>
+          <t>Круг 200 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Круг 2,4 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 200 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Круг 250 мм 12Х1МФ</t>
+          <t>Круг 200 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Круг 250 мм 30ХГСА</t>
+          <t>Круг 200 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Круг 250 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 21,5 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Круг 250 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 21,5 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Круг 2,55 мм 12Х1МФ</t>
+          <t>Круг 21,5 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Круг 2,55 мм 30ХГСА</t>
+          <t>Круг 21,5 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Круг 2,55 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 210 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Круг 2,5 мм 12Х1МФ</t>
+          <t>Круг 210 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Круг 25 мм 12Х1МФ</t>
+          <t>Круг 210 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Круг 2,5 мм 30ХГСА</t>
+          <t>Круг 23 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Круг 25 мм 30ХГСА</t>
+          <t>Круг 23 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Круг 2,5 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 23 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Круг 25 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 23 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Круг 25 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 25 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Круг 2,65 мм 12Х1МФ</t>
+          <t>Круг 25 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Круг 2,65 мм 30ХГСА</t>
+          <t>Круг 25 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Круг 2,65 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 25 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Круг 2,65 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 250 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Круг 2,75 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 250 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Круг 28 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 250 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Круг 2,95 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 250 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Круг 2,9 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 28 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Круг 30 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 3,2 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Круг 3,2 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 3,4 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Круг 34 мм 12Х1МФ</t>
+          <t>Круг 3,5 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>35 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Круг 34 мм 30ХГСА</t>
+          <t>Круг 3,5 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>35 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Круг 34 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 3,5 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>35 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Круг 3,4 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 3,6 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>35 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Круг 34 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 3,8 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>35 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Круг 3,5 мм 12Х1МФ</t>
+          <t>Круг 3,8 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>35 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Круг 3,5 мм 30ХГСА</t>
+          <t>Круг 3,8 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>35 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Круг 3,5 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 3,8 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>35 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Круг 35 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 30 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Круг 3,6 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 34 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>35 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Круг 3,8 мм 12Х1МФ</t>
+          <t>Круг 34 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>35 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Круг 3,8 мм 30ХГСА</t>
+          <t>Круг 34 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>35 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Круг 3,8 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 34 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>35 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Круг 3,8 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 35 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>35 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>Круг 39 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>Круг 39 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>Круг 39 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Круг 40 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 4 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>35 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Круг 41 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 4 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>35 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Круг 4,4 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 4 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>36 ₽/кг</t>
+          <t>35 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Круг 44 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 4,4 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>Круг 4,5 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>Круг 4,6 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Круг 46 мм 12Х1МФ</t>
+          <t>Круг 4,6 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Круг 4,6 мм 30ХГСА</t>
+          <t>Круг 4,6 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Круг 46 мм 30ХГСА</t>
+          <t>Круг 4,7 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Круг 4,6 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 4,7 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Круг 46 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 4,7 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Круг 46 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 4,8 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Круг 4,7 мм 12Х1МФ</t>
+          <t>Круг 4,8 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>36 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Круг 47 мм 12Х1МФ</t>
+          <t>Круг 4,8 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Круг 4,7 мм 30ХГСА</t>
+          <t>Круг 4,8 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>36 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Круг 47 мм 30ХГСА</t>
+          <t>Круг 4,9 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Круг 4,7 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 40 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>36 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Круг 47 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 41 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Круг 47 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 44 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Круг 4,8 мм 12Х1МФ</t>
+          <t>Круг 46 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Круг 48 мм 12Х1МФ</t>
+          <t>Круг 46 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Круг 4,8 мм 30ХГСА</t>
+          <t>Круг 46 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Круг 48 мм 30ХГСА</t>
+          <t>Круг 46 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Круг 4,8 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 47 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Круг 48 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 47 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Круг 4,8 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 47 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Круг 4,9 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 47 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Круг 4 мм 12Х1МФ</t>
+          <t>Круг 48 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>35 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Круг 4 мм 30ХГСА</t>
+          <t>Круг 48 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>35 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Круг 4 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 48 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>35 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Круг 50 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 5 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Круг 5,5 мм 12Х1МФ</t>
+          <t>Круг 5 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Круг 5,5 мм 30ХГСА</t>
+          <t>Круг 5 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Круг 5,5 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 5 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Круг 56 мм 12Х1МФ</t>
+          <t>Круг 5,5 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Круг 56 мм 30ХГСА</t>
+          <t>Круг 5,5 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Круг 56 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 5,5 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Круг 58 мм 12Х1МФ</t>
+          <t>Круг 5,9 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Круг 58 мм 30ХГСА</t>
+          <t>Круг 5,9 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Круг 58 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 5,9 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Круг 5,9 мм 12Х1МФ</t>
+          <t>Круг 50 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Круг 5,9 мм 30ХГСА</t>
+          <t>Круг 56 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Круг 5,9 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 56 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Круг 5 мм 12Х1МФ</t>
+          <t>Круг 56 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Круг 5 мм 30ХГСА</t>
+          <t>Круг 58 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Круг 5 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 58 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Круг 5 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 58 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Круг 60 мм 12Х1МФ</t>
+          <t>Круг 6,3 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Круг 60 мм 30ХГСА</t>
+          <t>Круг 6,5 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Круг 60 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 6,8 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Круг 63 мм 12Х1МФ</t>
+          <t>Круг 60 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Круг 63 мм 30ХГСА</t>
+          <t>Круг 60 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Круг 63 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 60 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Круг 6,3 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 63 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Круг 65 мм 12Х1МФ</t>
+          <t>Круг 63 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Круг 65 мм 30ХГСА</t>
+          <t>Круг 63 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Круг 65 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 65 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Круг 6,5 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 65 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Круг 67 мм 12Х1МФ</t>
+          <t>Круг 65 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Круг 67 мм 30ХГСА</t>
+          <t>Круг 67 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Круг 67 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 67 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Круг 6,8 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 67 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Круг 70 мм 12Х1МФ</t>
+          <t>Круг 7 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Круг 70 мм 30ХГСА</t>
+          <t>Круг 7 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Круг 70 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 7 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Круг 71 мм 12Х1МФ</t>
+          <t>Круг 7,2 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Круг 71 мм 30ХГСА</t>
+          <t>Круг 7,2 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Круг 71 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 7,2 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Круг 71 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 7,3 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Круг 7,2 мм 12Х1МФ</t>
+          <t>Круг 7,5 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Круг 7,2 мм 30ХГСА</t>
+          <t>Круг 7,6 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Круг 7,2 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 7,7 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Круг 72 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 7,7 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Круг 73 мм 12Х1МФ</t>
+          <t>Круг 7,7 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Круг 73 мм 30ХГСА</t>
+          <t>Круг 7,7 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Круг 73 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 70 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Круг 7,3 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 70 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Круг 7,5 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 70 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Круг 75 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 71 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Круг 7,6 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 71 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Круг 7,7 мм 12Х1МФ</t>
+          <t>Круг 71 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Круг 7,7 мм 30ХГСА</t>
+          <t>Круг 71 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Круг 7,7 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 72 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Круг 7,7 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 73 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Круг 78 мм 12Х1МФ</t>
+          <t>Круг 73 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Круг 78 мм 30ХГСА</t>
+          <t>Круг 73 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Круг 78 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 75 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Круг 78 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 78 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Круг 7 мм 12Х1МФ</t>
+          <t>Круг 78 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Круг 7 мм 30ХГСА</t>
+          <t>Круг 78 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Круг 7 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 78 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Круг 80 мм 12Х1МФ</t>
+          <t>Круг 8,2 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Круг 80 мм 30ХГСА</t>
+          <t>Круг 8,3 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Круг 80 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 8,4 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Круг 8,2 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 8,4 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Круг 8,3 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 8,4 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Круг 8,4 мм 12Х1МФ</t>
+          <t>Круг 8,5 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Круг 8,4 мм 30ХГСА</t>
+          <t>Круг 8,6 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Круг 8,4 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 8,6 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>Круг 85 мм 12Х1МФ</t>
+          <t>Круг 8,6 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Круг 85 мм 30ХГСА</t>
+          <t>Круг 8,7 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Круг 85 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 8,9 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Круг 8,5 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 80 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Круг 8,6 мм 12Х1МФ</t>
+          <t>Круг 80 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Круг 8,6 мм 30ХГСА</t>
+          <t>Круг 80 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Круг 8,6 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 85 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Круг 8,7 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 85 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Круг 87 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 85 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Круг 88 мм 12Х1МФ</t>
+          <t>Круг 87 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Круг 88 мм 30ХГСА</t>
+          <t>Круг 88 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Круг 88 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 88 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Круг 88 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 88 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Круг 8,9 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 88 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Круг 90 мм 12Х1МФ</t>
+          <t>Круг 9 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Круг 90 мм 30ХГСА</t>
+          <t>Круг 9 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Круг 90 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 9 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
           <t>Круг 9,1 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
           <t>Круг 9,1 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
@@ -5121,356 +5121,356 @@
         <is>
           <t>Круг 9,1 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
           <t>Круг 9,2 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Круг 92 мм 12Х1МФ</t>
+          <t>Круг 9,2 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Круг 9,2 мм 30ХГСА</t>
+          <t>Круг 9,2 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Круг 92 мм 30ХГСА</t>
+          <t>Круг 9,3 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Круг 9,2 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 9,5 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Круг 92 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 9,5 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Круг 9,3 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 9,5 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>Круг 9,5 мм 12Х1МФ</t>
+          <t>Круг 9,7 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>Круг 9,5 мм 30ХГСА</t>
+          <t>Круг 9,7 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Круг 9,5 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 9,7 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Круг 9,7 мм 12Х1МФ</t>
+          <t>Круг 9,7 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Круг 97 мм 12Х1МФ</t>
+          <t>Круг 9,8 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>Круг 9,7 мм 30ХГСА</t>
+          <t>Круг 9,8 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Круг 97 мм 30ХГСА</t>
+          <t>Круг 9,9 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Круг 9,7 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 90 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Круг 97 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 90 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
           <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>Круг 9,7 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 90 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Круг 97 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 92 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
           <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Круг 98 мм 12Х1МФ</t>
+          <t>Круг 92 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
           <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Круг 9,8 мм 30ХГСА</t>
+          <t>Круг 92 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Круг 98 мм 30ХГСА</t>
+          <t>Круг 97 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Круг 9,8 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 97 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Круг 98 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 97 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
           <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Круг 9,9 мм ст45 ГОСТ 1050-88</t>
+          <t>Круг 97 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Круг 9 мм 12Х1МФ</t>
+          <t>Круг 98 мм 12Х1МФ</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Круг 9 мм 30ХГСА</t>
+          <t>Круг 98 мм 30ХГСА</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Круг 9 мм ст20 ГОСТ 1050-88</t>
+          <t>Круг 98 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
           <t>Лист 100х1500х6000 мм 05кп ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
           <t>Лист 100х1500х6000 мм 08кп ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>55 ₽/кг</t>
         </is>
@@ -10161,104 +10161,104 @@
         <is>
           <t>Лист 90х2000х6000 мм ст30 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
           <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
           <t>Лист 90х2000х6000 мм ст3сп5</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>Полоса 10х105 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 10х10 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>Полоса 10х10 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 10х105 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>Полоса 10х120 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 10х12 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>Полоса 10х125 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 10х120 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>Полоса 10х12 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 10х125 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
           <t>Полоса 10х130 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
           <t>Полоса 10х130 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
           <t>47 ₽/кг</t>
         </is>
@@ -10353,80 +10353,80 @@
         <is>
           <t>Полоса 10х150 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
           <t>Полоса 10х150 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
           <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>Полоса 10х160 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 10х16 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>Полоса 10х160 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 10х160 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>59 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>Полоса 10х16 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 10х160 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
           <t>Полоса 10х170 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
           <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
           <t>Полоса 10х190 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
           <t>44 ₽/кг</t>
         </is>
@@ -10545,68 +10545,68 @@
         <is>
           <t>Полоса 10х28 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
           <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
           <t>Полоса 10х28 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
           <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>Полоса 10х300 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 10х30 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>Полоса 10х30 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 10х300 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
           <t>Полоса 10х32 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
           <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
           <t>Полоса 10х32 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
           <t>53 ₽/кг</t>
         </is>
@@ -10917,80 +10917,80 @@
         <is>
           <t>Полоса 10х95 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
           <t>Полоса 10х95 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
           <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>Полоса 11х100 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 11х10 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>Полоса 11х105 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 11х100 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>Полоса 11х10 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 11х105 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
           <t>Полоса 11х110 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
           <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
           <t>Полоса 11х12 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
           <t>40 ₽/кг</t>
         </is>
@@ -11001,188 +11001,188 @@
         <is>
           <t>Полоса 11х130 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
           <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
           <t>Полоса 11х135 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
           <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>Полоса 11х140 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 11х14 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>Полоса 11х145 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 11х140 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>Полоса 11х14 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 11х145 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>Полоса 11х150 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 11х15 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>Полоса 11х150 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 11х150 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t>Полоса 11х150 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 11х150 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>Полоса 11х15 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 11х150 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t>Полоса 11х160 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 11х16 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t>Полоса 11х16 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 11х16 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
-          <t>Полоса 11х16 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 11х16 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t>Полоса 11х16 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 11х16 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
-          <t>Полоса 11х16 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 11х160 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
           <t>Полоса 11х170 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
           <t>Полоса 11х175 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
           <t>51 ₽/кг</t>
         </is>
@@ -11637,320 +11637,320 @@
         <is>
           <t>Полоса 12х110 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
           <t>Полоса 12х110 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
           <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
-          <t>Полоса 12х120 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 12х12 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
           <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
-          <t>Полоса 12х120 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 12х12 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
-          <t>Полоса 12х120 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 12х120 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
-          <t>Полоса 12х125 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 12х120 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
-          <t>Полоса 12х12 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 12х120 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
-          <t>Полоса 12х12 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 12х125 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
           <t>Полоса 12х130 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
           <t>Полоса 12х135 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
           <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
-          <t>Полоса 12х150 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 12х15 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
-          <t>Полоса 12х15 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 12х150 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
           <t>Полоса 12х170 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
           <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
           <t>Полоса 12х175 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
           <t>Полоса 12х175 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
           <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
-          <t>Полоса 12х180 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 12х18 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
-          <t>Полоса 12х18 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 12х18 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr">
         <is>
-          <t>Полоса 12х18 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 12х18 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
-          <t>Полоса 12х18 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 12х180 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B952" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
           <t>Полоса 12х190 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
           <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
           <t>Полоса 12х190 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
-          <t>Полоса 12х200 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 12х20 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
-          <t>Полоса 12х200 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 12х200 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
-          <t>Полоса 12х200 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 12х200 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
-          <t>Полоса 12х20 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 12х200 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
           <t>Полоса 12х210 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
           <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
           <t>Полоса 12х240 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
           <t>46 ₽/кг</t>
         </is>
@@ -11961,68 +11961,68 @@
         <is>
           <t>Полоса 12х25 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
           <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
           <t>Полоса 12х27 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
           <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
-          <t>Полоса 12х300 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 12х30 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
-          <t>Полоса 12х30 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 12х300 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B964" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr">
         <is>
           <t>Полоса 12х34 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B965" t="inlineStr">
         <is>
           <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
           <t>Полоса 12х35 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
           <t>57 ₽/кг</t>
         </is>
@@ -12345,176 +12345,176 @@
         <is>
           <t>Полоса 14х100 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
           <t>Полоса 14х105 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
         <is>
           <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
-          <t>Полоса 14х120 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 14х12 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B995" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
-          <t>Полоса 14х125 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 14х120 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B996" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
-          <t>Полоса 14х12 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 14х125 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B997" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
           <t>Полоса 14х130 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B998" t="inlineStr">
         <is>
           <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
           <t>Полоса 14х130 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
           <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
-          <t>Полоса 14х140 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 14х14 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
-          <t>Полоса 14х145 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 14х140 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
-          <t>Полоса 14х145 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 14х145 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
-          <t>Полоса 14х14 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 14х145 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
-          <t>Полоса 14х150 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 14х15 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
-          <t>Полоса 14х15 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 14х150 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1005" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
           <t>Полоса 14х160 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1006" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
           <t>Полоса 14х170 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1007" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
@@ -12525,80 +12525,80 @@
         <is>
           <t>Полоса 14х175 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
           <t>Полоса 14х190 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
           <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
-          <t>Полоса 14х200 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 14х20 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
-          <t>Полоса 14х200 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 14х200 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>59 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
-          <t>Полоса 14х20 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 14х200 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
           <t>Полоса 14х210 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
           <t>Полоса 14х22 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
           <t>44 ₽/кг</t>
         </is>
@@ -12945,104 +12945,104 @@
         <is>
           <t>Полоса 14х90 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1043" t="inlineStr">
         <is>
           <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
           <t>Полоса 14х90 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
-          <t>Полоса 15х105 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 15х10 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
-          <t>Полоса 15х10 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 15х105 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
           <t>Полоса 15х110 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
           <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
-          <t>Полоса 15х120 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 15х12 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
-          <t>Полоса 15х12 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 15х120 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
           <t>Полоса 15х14 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
           <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
           <t>Полоса 15х150 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
           <t>52 ₽/кг</t>
         </is>
@@ -13077,68 +13077,68 @@
         <is>
           <t>Полоса 15х170 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
           <t>Полоса 15х175 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
           <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
-          <t>Полоса 15х200 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 15х20 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t>Полоса 15х20 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 15х200 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
           <t>Полоса 15х22 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
           <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
           <t>Полоса 15х22 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
           <t>53 ₽/кг</t>
         </is>
@@ -13161,80 +13161,80 @@
         <is>
           <t>Полоса 15х240 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
           <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
           <t>Полоса 15х25 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
           <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t>Полоса 15х300 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 15х30 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t>Полоса 15х300 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 15х300 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
-          <t>Полоса 15х30 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 15х300 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
           <t>Полоса 15х35 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
           <t>Полоса 15х36 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
           <t>55 ₽/кг</t>
         </is>
@@ -13389,80 +13389,80 @@
         <is>
           <t>Полоса 15х80 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1080" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" t="inlineStr">
         <is>
           <t>Полоса 15х90 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1081" t="inlineStr">
         <is>
           <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" t="inlineStr">
         <is>
-          <t>Полоса 16х105 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 16х10 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1082" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" t="inlineStr">
         <is>
-          <t>Полоса 16х10 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 16х10 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1083" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" t="inlineStr">
         <is>
-          <t>Полоса 16х10 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 16х105 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1084" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" t="inlineStr">
         <is>
           <t>Полоса 16х125 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1085" t="inlineStr">
         <is>
           <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" t="inlineStr">
         <is>
           <t>Полоса 16х130 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1086" t="inlineStr">
         <is>
           <t>51 ₽/кг</t>
         </is>
@@ -13473,176 +13473,176 @@
         <is>
           <t>Полоса 16х135 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1087" t="inlineStr">
         <is>
           <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" t="inlineStr">
         <is>
           <t>Полоса 16х135 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1088" t="inlineStr">
         <is>
           <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr">
         <is>
-          <t>Полоса 16х140 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 16х14 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1089" t="inlineStr">
         <is>
-          <t>59 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" t="inlineStr">
         <is>
-          <t>Полоса 16х140 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 16х140 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1090" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr">
         <is>
-          <t>Полоса 16х145 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 16х140 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1091" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr">
         <is>
-          <t>Полоса 16х14 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 16х145 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1092" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr">
         <is>
-          <t>Полоса 16х150 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 16х15 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1093" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" t="inlineStr">
         <is>
-          <t>Полоса 16х150 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 16х150 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1094" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" t="inlineStr">
         <is>
-          <t>Полоса 16х15 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 16х150 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1095" t="inlineStr">
         <is>
           <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" t="inlineStr">
         <is>
-          <t>Полоса 16х160 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 16х16 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1096" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr">
         <is>
-          <t>Полоса 16х160 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 16х160 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1097" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" t="inlineStr">
         <is>
-          <t>Полоса 16х160 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 16х160 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1098" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" t="inlineStr">
         <is>
-          <t>Полоса 16х16 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 16х160 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1099" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" t="inlineStr">
         <is>
           <t>Полоса 16х170 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1100" t="inlineStr">
         <is>
           <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr">
         <is>
           <t>Полоса 16х170 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1101" t="inlineStr">
         <is>
           <t>58 ₽/кг</t>
         </is>
@@ -13665,80 +13665,80 @@
         <is>
           <t>Полоса 16х175 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1103" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr">
         <is>
           <t>Полоса 16х190 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1104" t="inlineStr">
         <is>
           <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr">
         <is>
-          <t>Полоса 16х200 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 16х20 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1105" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr">
         <is>
-          <t>Полоса 16х20 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 16х20 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1106" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr">
         <is>
-          <t>Полоса 16х20 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 16х200 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1107" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr">
         <is>
           <t>Полоса 16х22 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1108" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr">
         <is>
           <t>Полоса 16х22 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1109" t="inlineStr">
         <is>
           <t>50 ₽/кг</t>
         </is>
@@ -13809,92 +13809,92 @@
         <is>
           <t>Полоса 16х28 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1115" t="inlineStr">
         <is>
           <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr">
         <is>
           <t>Полоса 16х28 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1116" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr">
         <is>
-          <t>Полоса 16х300 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 16х30 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1117" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr">
         <is>
-          <t>Полоса 16х30 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 16х30 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1118" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr">
         <is>
-          <t>Полоса 16х30 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 16х30 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1119" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" t="inlineStr">
         <is>
-          <t>Полоса 16х30 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 16х300 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1120" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" t="inlineStr">
         <is>
           <t>Полоса 16х32 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1121" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" t="inlineStr">
         <is>
           <t>Полоса 16х34 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1122" t="inlineStr">
         <is>
           <t>46 ₽/кг</t>
         </is>
@@ -14229,164 +14229,164 @@
         <is>
           <t>Полоса 18х130 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1150" t="inlineStr">
         <is>
           <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr">
         <is>
           <t>Полоса 18х135 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1151" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr">
         <is>
-          <t>Полоса 18х140 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 18х14 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1152" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr">
         <is>
-          <t>Полоса 18х14 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 18х140 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1153" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr">
         <is>
           <t>Полоса 18х150 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1154" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr">
         <is>
           <t>Полоса 18х16 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1155" t="inlineStr">
         <is>
           <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr">
         <is>
-          <t>Полоса 18х180 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 18х18 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1156" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr">
         <is>
-          <t>Полоса 18х18 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 18х18 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1157" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr">
         <is>
-          <t>Полоса 18х18 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 18х180 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1158" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr">
         <is>
-          <t>Полоса 18х200 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 18х20 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1159" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" t="inlineStr">
         <is>
-          <t>Полоса 18х200 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 18х200 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1160" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr">
         <is>
-          <t>Полоса 18х20 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 18х200 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1161" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr">
         <is>
           <t>Полоса 18х210 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1162" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr">
         <is>
           <t>Полоса 18х22 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1163" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
@@ -14769,116 +14769,116 @@
         <is>
           <t>Полоса 18х95 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1195" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr">
         <is>
           <t>Полоса 18х95 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1196" t="inlineStr">
         <is>
           <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr">
         <is>
-          <t>Полоса 20х100 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 20х10 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1197" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr">
         <is>
-          <t>Полоса 20х10 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 20х100 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1198" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr">
         <is>
-          <t>Полоса 20х120 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 20х12 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1199" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr">
         <is>
-          <t>Полоса 20х120 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 20х120 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1200" t="inlineStr">
         <is>
-          <t>59 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr">
         <is>
-          <t>Полоса 20х120 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 20х120 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1201" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr">
         <is>
-          <t>Полоса 20х12 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 20х120 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1202" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr">
         <is>
           <t>Полоса 20х130 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1203" t="inlineStr">
         <is>
           <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" t="inlineStr">
         <is>
           <t>Полоса 20х130 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1204" t="inlineStr">
         <is>
           <t>51 ₽/кг</t>
         </is>
@@ -14889,188 +14889,188 @@
         <is>
           <t>Полоса 20х130 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1205" t="inlineStr">
         <is>
           <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" t="inlineStr">
         <is>
           <t>Полоса 20х135 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1206" t="inlineStr">
         <is>
           <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" t="inlineStr">
         <is>
-          <t>Полоса 20х140 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 20х14 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1207" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" t="inlineStr">
         <is>
-          <t>Полоса 20х140 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 20х140 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1208" t="inlineStr">
         <is>
           <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr">
         <is>
-          <t>Полоса 20х14 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 20х140 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1209" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr">
         <is>
-          <t>Полоса 20х150 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 20х15 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1210" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr">
         <is>
-          <t>Полоса 20х150 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 20х150 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1211" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr">
         <is>
-          <t>Полоса 20х15 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 20х150 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1212" t="inlineStr">
         <is>
           <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr">
         <is>
-          <t>Полоса 20х160 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 20х16 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1213" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr">
         <is>
-          <t>Полоса 20х160 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 20х160 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1214" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr">
         <is>
-          <t>Полоса 20х16 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 20х160 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1215" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" t="inlineStr">
         <is>
           <t>Полоса 20х175 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1216" t="inlineStr">
         <is>
           <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" t="inlineStr">
         <is>
-          <t>Полоса 20х180 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 20х18 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1217" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" t="inlineStr">
         <is>
-          <t>Полоса 20х18 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 20х180 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1218" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" t="inlineStr">
         <is>
           <t>Полоса 20х190 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1219" t="inlineStr">
         <is>
           <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" t="inlineStr">
         <is>
           <t>Полоса 20х200 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1220" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
@@ -15537,92 +15537,92 @@
         <is>
           <t>Полоса 22х130 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1259" t="inlineStr">
         <is>
           <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" t="inlineStr">
         <is>
           <t>Полоса 22х130 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1260" t="inlineStr">
         <is>
           <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" t="inlineStr">
         <is>
-          <t>Полоса 22х145 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 22х14 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1261" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="inlineStr">
         <is>
-          <t>Полоса 22х14 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 22х145 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1262" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" t="inlineStr">
         <is>
-          <t>Полоса 22х160 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 22х16 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1263" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" t="inlineStr">
         <is>
-          <t>Полоса 22х16 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 22х160 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1264" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" t="inlineStr">
         <is>
           <t>Полоса 22х170 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1265" t="inlineStr">
         <is>
           <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" t="inlineStr">
         <is>
           <t>Полоса 22х170 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1266" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
@@ -15909,224 +15909,224 @@
         <is>
           <t>Полоса 22х90 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1290" t="inlineStr">
         <is>
           <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" t="inlineStr">
         <is>
           <t>Полоса 24х110 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1291" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr">
         <is>
-          <t>Полоса 24х120 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 24х12 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1292" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr">
         <is>
-          <t>Полоса 24х12 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 24х120 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1293" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr">
         <is>
           <t>Полоса 24х135 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1294" t="inlineStr">
         <is>
           <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr">
         <is>
-          <t>Полоса 24х145 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 24х14 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1295" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr">
         <is>
-          <t>Полоса 24х14 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 24х145 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1296" t="inlineStr">
         <is>
-          <t>59 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr">
         <is>
           <t>Полоса 24х150 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1297" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr">
         <is>
-          <t>Полоса 24х160 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 24х16 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1298" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" t="inlineStr">
         <is>
-          <t>Полоса 24х16 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 24х160 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1299" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" t="inlineStr">
         <is>
           <t>Полоса 24х175 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1300" t="inlineStr">
         <is>
           <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" t="inlineStr">
         <is>
-          <t>Полоса 24х200 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 24х20 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1301" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" t="inlineStr">
         <is>
-          <t>Полоса 24х20 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 24х20 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1302" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" t="inlineStr">
         <is>
-          <t>Полоса 24х20 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 24х200 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1303" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr">
         <is>
           <t>Полоса 24х22 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1304" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr">
         <is>
-          <t>Полоса 24х250 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 24х25 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1305" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr">
         <is>
-          <t>Полоса 24х25 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 24х250 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1306" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr">
         <is>
           <t>Полоса 24х34 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1307" t="inlineStr">
         <is>
           <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr">
         <is>
           <t>Полоса 24х34 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1308" t="inlineStr">
         <is>
           <t>50 ₽/кг</t>
         </is>
@@ -16293,164 +16293,164 @@
         <is>
           <t>Полоса 24х90 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1322" t="inlineStr">
         <is>
           <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" t="inlineStr">
         <is>
           <t>Полоса 24х95 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1323" t="inlineStr">
         <is>
           <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" t="inlineStr">
         <is>
-          <t>Полоса 25х100 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 25х10 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1324" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" t="inlineStr">
         <is>
-          <t>Полоса 25х100 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 25х100 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1325" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" t="inlineStr">
         <is>
-          <t>Полоса 25х100 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 25х100 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1326" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" t="inlineStr">
         <is>
-          <t>Полоса 25х105 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 25х100 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1327" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" t="inlineStr">
         <is>
-          <t>Полоса 25х10 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 25х105 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1328" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" t="inlineStr">
         <is>
           <t>Полоса 25х110 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1329" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" t="inlineStr">
         <is>
-          <t>Полоса 25х120 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 25х12 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1330" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" t="inlineStr">
         <is>
-          <t>Полоса 25х120 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 25х120 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1331" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" t="inlineStr">
         <is>
-          <t>Полоса 25х125 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 25х120 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1332" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" t="inlineStr">
         <is>
-          <t>Полоса 25х12 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 25х125 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1333" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" t="inlineStr">
         <is>
           <t>Полоса 25х135 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1334" t="inlineStr">
         <is>
           <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" t="inlineStr">
         <is>
           <t>Полоса 25х140 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1335" t="inlineStr">
         <is>
           <t>51 ₽/кг</t>
         </is>
@@ -16893,80 +16893,80 @@
         <is>
           <t>Полоса 25х90 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1372" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" t="inlineStr">
         <is>
           <t>Полоса 25х90 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1373" t="inlineStr">
         <is>
           <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" t="inlineStr">
         <is>
-          <t>Полоса 28х100 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 28х10 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1374" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" t="inlineStr">
         <is>
-          <t>Полоса 28х105 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 28х100 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1375" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" t="inlineStr">
         <is>
-          <t>Полоса 28х10 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 28х105 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1376" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="inlineStr">
         <is>
           <t>Полоса 28х110 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1377" t="inlineStr">
         <is>
           <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr">
         <is>
           <t>Полоса 28х120 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1378" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
@@ -16989,248 +16989,248 @@
         <is>
           <t>Полоса 28х130 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1380" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr">
         <is>
           <t>Полоса 28х135 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1381" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" t="inlineStr">
         <is>
-          <t>Полоса 28х140 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 28х14 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1382" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" t="inlineStr">
         <is>
-          <t>Полоса 28х140 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 28х140 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1383" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" t="inlineStr">
         <is>
-          <t>Полоса 28х145 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 28х140 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1384" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" t="inlineStr">
         <is>
-          <t>Полоса 28х14 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 28х145 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1385" t="inlineStr">
         <is>
-          <t>59 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" t="inlineStr">
         <is>
-          <t>Полоса 28х160 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 28х16 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1386" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" t="inlineStr">
         <is>
-          <t>Полоса 28х160 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 28х160 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1387" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" t="inlineStr">
         <is>
-          <t>Полоса 28х160 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 28х160 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1388" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" t="inlineStr">
         <is>
-          <t>Полоса 28х16 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 28х160 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1389" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" t="inlineStr">
         <is>
           <t>Полоса 28х170 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1390" t="inlineStr">
         <is>
           <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" t="inlineStr">
         <is>
           <t>Полоса 28х170 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1391" t="inlineStr">
         <is>
           <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" t="inlineStr">
         <is>
           <t>Полоса 28х175 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1392" t="inlineStr">
         <is>
           <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" t="inlineStr">
         <is>
-          <t>Полоса 28х180 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 28х18 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1393" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" t="inlineStr">
         <is>
-          <t>Полоса 28х18 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 28х180 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1394" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" t="inlineStr">
         <is>
           <t>Полоса 28х190 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1395" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" t="inlineStr">
         <is>
           <t>Полоса 28х190 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1396" t="inlineStr">
         <is>
           <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" t="inlineStr">
         <is>
-          <t>Полоса 28х200 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 28х20 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1397" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" t="inlineStr">
         <is>
-          <t>Полоса 28х20 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 28х200 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1398" t="inlineStr">
         <is>
-          <t>59 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" t="inlineStr">
         <is>
           <t>Полоса 28х22 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1399" t="inlineStr">
         <is>
           <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" t="inlineStr">
         <is>
           <t>Полоса 28х240 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1400" t="inlineStr">
         <is>
           <t>46 ₽/кг</t>
         </is>
@@ -17553,272 +17553,272 @@
         <is>
           <t>Полоса 28х90 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1427" t="inlineStr">
         <is>
           <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" t="inlineStr">
         <is>
           <t>Полоса 28х95 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1428" t="inlineStr">
         <is>
           <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" t="inlineStr">
         <is>
-          <t>Полоса 30х100 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 30х10 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1429" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" t="inlineStr">
         <is>
-          <t>Полоса 30х10 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 30х100 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1430" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" t="inlineStr">
         <is>
           <t>Полоса 30х110 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1431" t="inlineStr">
         <is>
           <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" t="inlineStr">
         <is>
-          <t>Полоса 30х120 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 30х12 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1432" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" t="inlineStr">
         <is>
-          <t>Полоса 30х125 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 30х120 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1433" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" t="inlineStr">
         <is>
-          <t>Полоса 30х125 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 30х125 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1434" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" t="inlineStr">
         <is>
-          <t>Полоса 30х12 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 30х125 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1435" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" t="inlineStr">
         <is>
           <t>Полоса 30х130 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1436" t="inlineStr">
         <is>
           <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" t="inlineStr">
         <is>
           <t>Полоса 30х130 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1437" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" t="inlineStr">
         <is>
-          <t>Полоса 30х150 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 30х15 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1438" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" t="inlineStr">
         <is>
-          <t>Полоса 30х150 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 30х15 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1439" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" t="inlineStr">
         <is>
-          <t>Полоса 30х15 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 30х150 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1440" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" t="inlineStr">
         <is>
-          <t>Полоса 30х15 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 30х150 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1441" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" t="inlineStr">
         <is>
-          <t>Полоса 30х160 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 30х16 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1442" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" t="inlineStr">
         <is>
-          <t>Полоса 30х16 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 30х16 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1443" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" t="inlineStr">
         <is>
-          <t>Полоса 30х16 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 30х160 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1444" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" t="inlineStr">
         <is>
           <t>Полоса 30х170 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1445" t="inlineStr">
         <is>
           <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" t="inlineStr">
         <is>
-          <t>Полоса 30х180 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 30х18 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1446" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" t="inlineStr">
         <is>
-          <t>Полоса 30х18 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 30х180 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1447" t="inlineStr">
         <is>
-          <t>59 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" t="inlineStr">
         <is>
           <t>Полоса 30х200 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1448" t="inlineStr">
         <is>
           <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" t="inlineStr">
         <is>
           <t>Полоса 30х240 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1449" t="inlineStr">
         <is>
           <t>52 ₽/кг</t>
         </is>
@@ -18129,200 +18129,200 @@
         <is>
           <t>Полоса 30х95 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1475" t="inlineStr">
         <is>
           <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" t="inlineStr">
         <is>
           <t>Полоса 30х95 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1476" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" t="inlineStr">
         <is>
-          <t>Полоса 32х100 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 32х10 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1477" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" t="inlineStr">
         <is>
-          <t>Полоса 32х100 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 32х100 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1478" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" t="inlineStr">
         <is>
-          <t>Полоса 32х10 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 32х100 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1479" t="inlineStr">
         <is>
           <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" t="inlineStr">
         <is>
           <t>Полоса 32х12 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1480" t="inlineStr">
         <is>
           <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" t="inlineStr">
         <is>
-          <t>Полоса 32х140 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 32х14 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1481" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" t="inlineStr">
         <is>
-          <t>Полоса 32х145 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 32х140 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1482" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" t="inlineStr">
         <is>
-          <t>Полоса 32х145 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 32х145 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1483" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" t="inlineStr">
         <is>
-          <t>Полоса 32х14 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 32х145 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1484" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" t="inlineStr">
         <is>
           <t>Полоса 32х150 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1485" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" t="inlineStr">
         <is>
           <t>Полоса 32х150 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1486" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" t="inlineStr">
         <is>
           <t>Полоса 32х175 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1487" t="inlineStr">
         <is>
           <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" t="inlineStr">
         <is>
-          <t>Полоса 32х180 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 32х18 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1488" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" t="inlineStr">
         <is>
-          <t>Полоса 32х18 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 32х180 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1489" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" t="inlineStr">
         <is>
           <t>Полоса 32х190 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1490" t="inlineStr">
         <is>
           <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" t="inlineStr">
         <is>
           <t>Полоса 32х200 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1491" t="inlineStr">
         <is>
           <t>40 ₽/кг</t>
         </is>
@@ -18633,116 +18633,116 @@
         <is>
           <t>Полоса 32х85 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1517" t="inlineStr">
         <is>
           <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" t="inlineStr">
         <is>
           <t>Полоса 35х110 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1518" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" t="inlineStr">
         <is>
-          <t>Полоса 35х120 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 35х12 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1519" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" t="inlineStr">
         <is>
-          <t>Полоса 35х120 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 35х12 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1520" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" t="inlineStr">
         <is>
-          <t>Полоса 35х120 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 35х120 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1521" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" t="inlineStr">
         <is>
-          <t>Полоса 35х125 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 35х120 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1522" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" t="inlineStr">
         <is>
-          <t>Полоса 35х12 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 35х120 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1523" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" t="inlineStr">
         <is>
-          <t>Полоса 35х12 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 35х125 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1524" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" t="inlineStr">
         <is>
           <t>Полоса 35х145 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1525" t="inlineStr">
         <is>
           <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" t="inlineStr">
         <is>
           <t>Полоса 35х150 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1526" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
@@ -19077,296 +19077,296 @@
         <is>
           <t>Полоса 35х80 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1554" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" t="inlineStr">
         <is>
           <t>Полоса 35х85 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1555" t="inlineStr">
         <is>
           <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" t="inlineStr">
         <is>
-          <t>Полоса 36х105 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 36х10 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1556" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" t="inlineStr">
         <is>
-          <t>Полоса 36х10 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 36х105 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1557" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" t="inlineStr">
         <is>
           <t>Полоса 36х135 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1558" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" t="inlineStr">
         <is>
-          <t>Полоса 36х140 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 36х14 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1559" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" t="inlineStr">
         <is>
-          <t>Полоса 36х145 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 36х140 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1560" t="inlineStr">
         <is>
           <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" t="inlineStr">
         <is>
-          <t>Полоса 36х14 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 36х145 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1561" t="inlineStr">
         <is>
-          <t>59 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" t="inlineStr">
         <is>
           <t>Полоса 36х150 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1562" t="inlineStr">
         <is>
           <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" t="inlineStr">
         <is>
-          <t>Полоса 36х160 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 36х16 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1563" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" t="inlineStr">
         <is>
-          <t>Полоса 36х16 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 36х160 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1564" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" t="inlineStr">
         <is>
           <t>Полоса 36х170 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1565" t="inlineStr">
         <is>
           <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" t="inlineStr">
         <is>
-          <t>Полоса 36х180 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 36х18 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1566" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" t="inlineStr">
         <is>
-          <t>Полоса 36х18 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 36х180 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1567" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" t="inlineStr">
         <is>
           <t>Полоса 36х190 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1568" t="inlineStr">
         <is>
           <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" t="inlineStr">
         <is>
           <t>Полоса 36х190 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1569" t="inlineStr">
         <is>
           <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" t="inlineStr">
         <is>
-          <t>Полоса 36х200 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 36х20 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1570" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" t="inlineStr">
         <is>
-          <t>Полоса 36х20 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 36х200 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1571" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" t="inlineStr">
         <is>
           <t>Полоса 36х210 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1572" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" t="inlineStr">
         <is>
           <t>Полоса 36х22 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1573" t="inlineStr">
         <is>
           <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" t="inlineStr">
         <is>
-          <t>Полоса 36х300 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 36х30 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1574" t="inlineStr">
         <is>
-          <t>59 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" t="inlineStr">
         <is>
-          <t>Полоса 36х300 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 36х300 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1575" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" t="inlineStr">
         <is>
-          <t>Полоса 36х30 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 36х300 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1576" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" t="inlineStr">
         <is>
           <t>Полоса 36х34 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1577" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" t="inlineStr">
         <is>
           <t>Полоса 36х34 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1578" t="inlineStr">
         <is>
           <t>50 ₽/кг</t>
         </is>
@@ -19545,104 +19545,104 @@
         <is>
           <t>Полоса 36х90 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1593" t="inlineStr">
         <is>
           <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" t="inlineStr">
         <is>
           <t>Полоса 3х105 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1594" t="inlineStr">
         <is>
           <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" t="inlineStr">
         <is>
-          <t>Полоса 3х120 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 3х12 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1595" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" t="inlineStr">
         <is>
-          <t>Полоса 3х120 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 3х12 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1596" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" t="inlineStr">
         <is>
-          <t>Полоса 3х125 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 3х120 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1597" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" t="inlineStr">
         <is>
-          <t>Полоса 3х12 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 3х120 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1598" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" t="inlineStr">
         <is>
-          <t>Полоса 3х12 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 3х125 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1599" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" t="inlineStr">
         <is>
           <t>Полоса 3х140 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1600" t="inlineStr">
         <is>
           <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" t="inlineStr">
         <is>
           <t>Полоса 3х145 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1601" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
@@ -19761,104 +19761,104 @@
         <is>
           <t>Полоса 3х25 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1611" t="inlineStr">
         <is>
           <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" t="inlineStr">
         <is>
           <t>Полоса 3х27 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1612" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" t="inlineStr">
         <is>
-          <t>Полоса 3х300 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 3х30 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1613" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" t="inlineStr">
         <is>
-          <t>Полоса 3х300 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 3х30 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1614" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" t="inlineStr">
         <is>
-          <t>Полоса 3х30 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 3х30 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1615" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1616">
       <c r="A1616" t="inlineStr">
         <is>
-          <t>Полоса 3х30 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 3х300 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1616" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" t="inlineStr">
         <is>
-          <t>Полоса 3х30 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 3х300 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1617" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" t="inlineStr">
         <is>
           <t>Полоса 3х36 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1618" t="inlineStr">
         <is>
           <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" t="inlineStr">
         <is>
           <t>Полоса 3х40 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1619" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
@@ -19977,80 +19977,80 @@
         <is>
           <t>Полоса 3х80 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1629" t="inlineStr">
         <is>
           <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" t="inlineStr">
         <is>
           <t>Полоса 3х85 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1630" t="inlineStr">
         <is>
           <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" t="inlineStr">
         <is>
-          <t>Полоса 40х100 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 40х10 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1631" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" t="inlineStr">
         <is>
-          <t>Полоса 40х100 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 40х100 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1632" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" t="inlineStr">
         <is>
-          <t>Полоса 40х10 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 40х100 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1633" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" t="inlineStr">
         <is>
           <t>Полоса 40х125 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1634" t="inlineStr">
         <is>
           <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" t="inlineStr">
         <is>
           <t>Полоса 40х125 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1635" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
@@ -20157,80 +20157,80 @@
         <is>
           <t>Полоса 40х170 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1644" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" t="inlineStr">
         <is>
           <t>Полоса 40х170 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1645" t="inlineStr">
         <is>
           <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" t="inlineStr">
         <is>
-          <t>Полоса 40х180 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 40х18 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1646" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" t="inlineStr">
         <is>
-          <t>Полоса 40х180 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 40х180 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1647" t="inlineStr">
         <is>
-          <t>59 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" t="inlineStr">
         <is>
-          <t>Полоса 40х18 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 40х180 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1648" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" t="inlineStr">
         <is>
           <t>Полоса 40х190 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1649" t="inlineStr">
         <is>
           <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" t="inlineStr">
         <is>
           <t>Полоса 40х210 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1650" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
@@ -20241,80 +20241,80 @@
         <is>
           <t>Полоса 40х22 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1651" t="inlineStr">
         <is>
           <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" t="inlineStr">
         <is>
           <t>Полоса 40х240 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1652" t="inlineStr">
         <is>
           <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" t="inlineStr">
         <is>
-          <t>Полоса 40х250 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 40х25 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1653" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" t="inlineStr">
         <is>
-          <t>Полоса 40х25 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 40х25 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1654" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" t="inlineStr">
         <is>
-          <t>Полоса 40х25 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 40х250 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1655" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" t="inlineStr">
         <is>
           <t>Полоса 40х27 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1656" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" t="inlineStr">
         <is>
           <t>Полоса 40х28 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1657" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
@@ -20529,140 +20529,140 @@
         <is>
           <t>Полоса 40х90 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1675" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" t="inlineStr">
         <is>
           <t>Полоса 40х95 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1676" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" t="inlineStr">
         <is>
-          <t>Полоса 45х100 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 45х10 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1677" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" t="inlineStr">
         <is>
-          <t>Полоса 45х10 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 45х10 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1678" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" t="inlineStr">
         <is>
-          <t>Полоса 45х10 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 45х100 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1679" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" t="inlineStr">
         <is>
           <t>Полоса 45х110 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1680" t="inlineStr">
         <is>
           <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" t="inlineStr">
         <is>
-          <t>Полоса 45х120 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 45х12 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1681" t="inlineStr">
         <is>
-          <t>59 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" t="inlineStr">
         <is>
-          <t>Полоса 45х125 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 45х120 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1682" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" t="inlineStr">
         <is>
-          <t>Полоса 45х125 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 45х125 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1683" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" t="inlineStr">
         <is>
-          <t>Полоса 45х12 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 45х125 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1684" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" t="inlineStr">
         <is>
           <t>Полоса 45х130 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1685" t="inlineStr">
         <is>
           <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" t="inlineStr">
         <is>
           <t>Полоса 45х140 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1686" t="inlineStr">
         <is>
           <t>53 ₽/кг</t>
         </is>
@@ -20673,80 +20673,80 @@
         <is>
           <t>Полоса 45х140 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1687" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" t="inlineStr">
         <is>
           <t>Полоса 45х145 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1688" t="inlineStr">
         <is>
           <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" t="inlineStr">
         <is>
-          <t>Полоса 45х150 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 45х15 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1689" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" t="inlineStr">
         <is>
-          <t>Полоса 45х150 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 45х150 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1690" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" t="inlineStr">
         <is>
-          <t>Полоса 45х15 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 45х150 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1691" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" t="inlineStr">
         <is>
           <t>Полоса 45х160 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1692" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" t="inlineStr">
         <is>
           <t>Полоса 45х160 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1693" t="inlineStr">
         <is>
           <t>60 ₽/кг</t>
         </is>
@@ -20853,68 +20853,68 @@
         <is>
           <t>Полоса 45х25 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1702" t="inlineStr">
         <is>
           <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" t="inlineStr">
         <is>
           <t>Полоса 45х27 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1703" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" t="inlineStr">
         <is>
-          <t>Полоса 45х300 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 45х30 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1704" t="inlineStr">
         <is>
-          <t>59 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" t="inlineStr">
         <is>
-          <t>Полоса 45х30 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 45х300 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1705" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" t="inlineStr">
         <is>
           <t>Полоса 45х34 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1706" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" t="inlineStr">
         <is>
           <t>Полоса 45х35 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1707" t="inlineStr">
         <is>
           <t>51 ₽/кг</t>
         </is>
@@ -21153,200 +21153,200 @@
         <is>
           <t>Полоса 45х95 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1727" t="inlineStr">
         <is>
           <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1728">
       <c r="A1728" t="inlineStr">
         <is>
           <t>Полоса 45х95 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1728" t="inlineStr">
         <is>
           <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1729">
       <c r="A1729" t="inlineStr">
         <is>
-          <t>Полоса 4х100 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 4х10 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1729" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1730">
       <c r="A1730" t="inlineStr">
         <is>
-          <t>Полоса 4х105 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 4х10 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1730" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1731">
       <c r="A1731" t="inlineStr">
         <is>
-          <t>Полоса 4х10 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 4х100 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1731" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1732">
       <c r="A1732" t="inlineStr">
         <is>
-          <t>Полоса 4х10 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 4х105 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1732" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1733">
       <c r="A1733" t="inlineStr">
         <is>
           <t>Полоса 4х110 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1733" t="inlineStr">
         <is>
           <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1734">
       <c r="A1734" t="inlineStr">
         <is>
-          <t>Полоса 4х120 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 4х12 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1734" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1735">
       <c r="A1735" t="inlineStr">
         <is>
-          <t>Полоса 4х125 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 4х12 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1735" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1736">
       <c r="A1736" t="inlineStr">
         <is>
-          <t>Полоса 4х12 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 4х12 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1736" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1737">
       <c r="A1737" t="inlineStr">
         <is>
-          <t>Полоса 4х12 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 4х120 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1737" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1738">
       <c r="A1738" t="inlineStr">
         <is>
-          <t>Полоса 4х12 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 4х125 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1738" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" t="inlineStr">
         <is>
-          <t>Полоса 4х140 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 4х14 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1739" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1740">
       <c r="A1740" t="inlineStr">
         <is>
-          <t>Полоса 4х145 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 4х140 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1740" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1741">
       <c r="A1741" t="inlineStr">
         <is>
-          <t>Полоса 4х14 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 4х145 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1741" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1742">
       <c r="A1742" t="inlineStr">
         <is>
           <t>Полоса 4х150 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1742" t="inlineStr">
         <is>
           <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1743">
       <c r="A1743" t="inlineStr">
         <is>
           <t>Полоса 4х160 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1743" t="inlineStr">
         <is>
           <t>52 ₽/кг</t>
         </is>
@@ -21369,80 +21369,80 @@
         <is>
           <t>Полоса 4х170 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1745" t="inlineStr">
         <is>
           <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1746">
       <c r="A1746" t="inlineStr">
         <is>
           <t>Полоса 4х170 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1746" t="inlineStr">
         <is>
           <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1747">
       <c r="A1747" t="inlineStr">
         <is>
-          <t>Полоса 4х180 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 4х18 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1747" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1748">
       <c r="A1748" t="inlineStr">
         <is>
-          <t>Полоса 4х180 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 4х180 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1748" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1749">
       <c r="A1749" t="inlineStr">
         <is>
-          <t>Полоса 4х18 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 4х180 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1749" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1750">
       <c r="A1750" t="inlineStr">
         <is>
           <t>Полоса 4х190 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1750" t="inlineStr">
         <is>
           <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1751">
       <c r="A1751" t="inlineStr">
         <is>
           <t>Полоса 4х22 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1751" t="inlineStr">
         <is>
           <t>57 ₽/кг</t>
         </is>
@@ -21741,92 +21741,92 @@
         <is>
           <t>Полоса 50х110 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1776" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1777">
       <c r="A1777" t="inlineStr">
         <is>
           <t>Полоса 50х110 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1777" t="inlineStr">
         <is>
           <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1778">
       <c r="A1778" t="inlineStr">
         <is>
-          <t>Полоса 50х120 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 50х12 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1778" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1779">
       <c r="A1779" t="inlineStr">
         <is>
-          <t>Полоса 50х120 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 50х120 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1779" t="inlineStr">
         <is>
-          <t>59 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1780">
       <c r="A1780" t="inlineStr">
         <is>
-          <t>Полоса 50х125 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 50х120 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1780" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1781">
       <c r="A1781" t="inlineStr">
         <is>
-          <t>Полоса 50х12 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 50х125 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1781" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1782">
       <c r="A1782" t="inlineStr">
         <is>
           <t>Полоса 50х130 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1782" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1783">
       <c r="A1783" t="inlineStr">
         <is>
           <t>Полоса 50х130 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1783" t="inlineStr">
         <is>
           <t>52 ₽/кг</t>
         </is>
@@ -21945,92 +21945,92 @@
         <is>
           <t>Полоса 50х22 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1793" t="inlineStr">
         <is>
           <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1794">
       <c r="A1794" t="inlineStr">
         <is>
           <t>Полоса 50х240 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1794" t="inlineStr">
         <is>
           <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1795">
       <c r="A1795" t="inlineStr">
         <is>
-          <t>Полоса 50х250 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 50х25 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1795" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1796">
       <c r="A1796" t="inlineStr">
         <is>
-          <t>Полоса 50х250 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 50х25 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1796" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1797">
       <c r="A1797" t="inlineStr">
         <is>
-          <t>Полоса 50х25 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 50х250 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1797" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1798">
       <c r="A1798" t="inlineStr">
         <is>
-          <t>Полоса 50х25 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 50х250 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1798" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1799">
       <c r="A1799" t="inlineStr">
         <is>
           <t>Полоса 50х27 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1799" t="inlineStr">
         <is>
           <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1800">
       <c r="A1800" t="inlineStr">
         <is>
           <t>Полоса 50х28 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1800" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
@@ -22233,236 +22233,236 @@
         <is>
           <t>Полоса 50х90 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1817" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1818">
       <c r="A1818" t="inlineStr">
         <is>
           <t>Полоса 50х95 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1818" t="inlineStr">
         <is>
           <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1819">
       <c r="A1819" t="inlineStr">
         <is>
-          <t>Полоса 55х100 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 55х10 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1819" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1820">
       <c r="A1820" t="inlineStr">
         <is>
-          <t>Полоса 55х10 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 55х100 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1820" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1821">
       <c r="A1821" t="inlineStr">
         <is>
           <t>Полоса 55х110 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1821" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1822">
       <c r="A1822" t="inlineStr">
         <is>
           <t>Полоса 55х110 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1822" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1823">
       <c r="A1823" t="inlineStr">
         <is>
-          <t>Полоса 55х125 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 55х12 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1823" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1824">
       <c r="A1824" t="inlineStr">
         <is>
-          <t>Полоса 55х12 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 55х12 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1824" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1825">
       <c r="A1825" t="inlineStr">
         <is>
-          <t>Полоса 55х12 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 55х125 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1825" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1826">
       <c r="A1826" t="inlineStr">
         <is>
           <t>Полоса 55х130 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1826" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1827">
       <c r="A1827" t="inlineStr">
         <is>
-          <t>Полоса 55х140 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 55х14 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1827" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1828">
       <c r="A1828" t="inlineStr">
         <is>
-          <t>Полоса 55х145 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 55х140 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1828" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1829">
       <c r="A1829" t="inlineStr">
         <is>
-          <t>Полоса 55х14 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 55х145 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1829" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1830">
       <c r="A1830" t="inlineStr">
         <is>
           <t>Полоса 55х150 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1830" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1831">
       <c r="A1831" t="inlineStr">
         <is>
           <t>Полоса 55х160 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1831" t="inlineStr">
         <is>
           <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1832">
       <c r="A1832" t="inlineStr">
         <is>
           <t>Полоса 55х170 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1832" t="inlineStr">
         <is>
           <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1833">
       <c r="A1833" t="inlineStr">
         <is>
-          <t>Полоса 55х180 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 55х18 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1833" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1834">
       <c r="A1834" t="inlineStr">
         <is>
-          <t>Полоса 55х18 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 55х180 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1834" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1835">
       <c r="A1835" t="inlineStr">
         <is>
           <t>Полоса 55х190 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1835" t="inlineStr">
         <is>
           <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1836">
       <c r="A1836" t="inlineStr">
         <is>
           <t>Полоса 55х200 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1836" t="inlineStr">
         <is>
           <t>55 ₽/кг</t>
         </is>
@@ -22689,116 +22689,116 @@
         <is>
           <t>Полоса 55х95 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1855" t="inlineStr">
         <is>
           <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1856">
       <c r="A1856" t="inlineStr">
         <is>
           <t>Полоса 56х100 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1856" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1857">
       <c r="A1857" t="inlineStr">
         <is>
-          <t>Полоса 56х120 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 56х12 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1857" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1858">
       <c r="A1858" t="inlineStr">
         <is>
-          <t>Полоса 56х12 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 56х120 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1858" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1859">
       <c r="A1859" t="inlineStr">
         <is>
           <t>Полоса 56х130 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1859" t="inlineStr">
         <is>
           <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1860">
       <c r="A1860" t="inlineStr">
         <is>
-          <t>Полоса 56х140 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 56х14 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1860" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1861">
       <c r="A1861" t="inlineStr">
         <is>
-          <t>Полоса 56х145 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 56х140 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1861" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1862">
       <c r="A1862" t="inlineStr">
         <is>
-          <t>Полоса 56х14 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 56х145 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1862" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1863">
       <c r="A1863" t="inlineStr">
         <is>
           <t>Полоса 56х150 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1863" t="inlineStr">
         <is>
           <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1864">
       <c r="A1864" t="inlineStr">
         <is>
           <t>Полоса 56х150 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1864" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
@@ -22833,104 +22833,104 @@
         <is>
           <t>Полоса 56х16 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1867" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1868">
       <c r="A1868" t="inlineStr">
         <is>
           <t>Полоса 56х175 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1868" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1869">
       <c r="A1869" t="inlineStr">
         <is>
-          <t>Полоса 56х180 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 56х18 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1869" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1870">
       <c r="A1870" t="inlineStr">
         <is>
-          <t>Полоса 56х18 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 56х180 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1870" t="inlineStr">
         <is>
-          <t>59 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1871">
       <c r="A1871" t="inlineStr">
         <is>
           <t>Полоса 56х190 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1871" t="inlineStr">
         <is>
           <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1872">
       <c r="A1872" t="inlineStr">
         <is>
-          <t>Полоса 56х200 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 56х20 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1872" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1873">
       <c r="A1873" t="inlineStr">
         <is>
-          <t>Полоса 56х20 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 56х200 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1873" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1874">
       <c r="A1874" t="inlineStr">
         <is>
           <t>Полоса 56х210 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1874" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1875">
       <c r="A1875" t="inlineStr">
         <is>
           <t>Полоса 56х22 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1875" t="inlineStr">
         <is>
           <t>50 ₽/кг</t>
         </is>
@@ -23253,80 +23253,80 @@
         <is>
           <t>Полоса 56х80 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1902" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1903">
       <c r="A1903" t="inlineStr">
         <is>
           <t>Полоса 56х85 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1903" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1904">
       <c r="A1904" t="inlineStr">
         <is>
-          <t>Полоса 5х100 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 5х10 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1904" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1905">
       <c r="A1905" t="inlineStr">
         <is>
-          <t>Полоса 5х10 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 5х10 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1905" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1906">
       <c r="A1906" t="inlineStr">
         <is>
-          <t>Полоса 5х10 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 5х100 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1906" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1907">
       <c r="A1907" t="inlineStr">
         <is>
           <t>Полоса 5х110 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1907" t="inlineStr">
         <is>
           <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1908">
       <c r="A1908" t="inlineStr">
         <is>
           <t>Полоса 5х120 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1908" t="inlineStr">
         <is>
           <t>57 ₽/кг</t>
         </is>
@@ -23337,308 +23337,308 @@
         <is>
           <t>Полоса 5х135 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1909" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1910">
       <c r="A1910" t="inlineStr">
         <is>
           <t>Полоса 5х135 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1910" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1911">
       <c r="A1911" t="inlineStr">
         <is>
-          <t>Полоса 5х145 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 5х14 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1911" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1912">
       <c r="A1912" t="inlineStr">
         <is>
-          <t>Полоса 5х14 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 5х14 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1912" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1913">
       <c r="A1913" t="inlineStr">
         <is>
-          <t>Полоса 5х14 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 5х145 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1913" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1914">
       <c r="A1914" t="inlineStr">
         <is>
-          <t>Полоса 5х150 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 5х15 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1914" t="inlineStr">
         <is>
-          <t>59 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1915">
       <c r="A1915" t="inlineStr">
         <is>
-          <t>Полоса 5х15 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 5х15 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1915" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1916">
       <c r="A1916" t="inlineStr">
         <is>
-          <t>Полоса 5х15 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 5х150 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1916" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1917">
       <c r="A1917" t="inlineStr">
         <is>
-          <t>Полоса 5х160 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 5х16 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1917" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1918">
       <c r="A1918" t="inlineStr">
         <is>
-          <t>Полоса 5х16 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 5х16 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1918" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1919">
       <c r="A1919" t="inlineStr">
         <is>
-          <t>Полоса 5х16 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 5х160 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1919" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1920">
       <c r="A1920" t="inlineStr">
         <is>
-          <t>Полоса 5х180 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 5х18 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1920" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1921">
       <c r="A1921" t="inlineStr">
         <is>
-          <t>Полоса 5х18 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 5х18 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1921" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1922">
       <c r="A1922" t="inlineStr">
         <is>
-          <t>Полоса 5х18 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 5х18 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1922" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1923">
       <c r="A1923" t="inlineStr">
         <is>
-          <t>Полоса 5х18 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 5х180 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1923" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1924">
       <c r="A1924" t="inlineStr">
         <is>
           <t>Полоса 5х210 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1924" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1925">
       <c r="A1925" t="inlineStr">
         <is>
           <t>Полоса 5х22 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1925" t="inlineStr">
         <is>
           <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1926">
       <c r="A1926" t="inlineStr">
         <is>
           <t>Полоса 5х240 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1926" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1927">
       <c r="A1927" t="inlineStr">
         <is>
-          <t>Полоса 5х250 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 5х25 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1927" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1928">
       <c r="A1928" t="inlineStr">
         <is>
-          <t>Полоса 5х25 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 5х250 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1928" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1929">
       <c r="A1929" t="inlineStr">
         <is>
           <t>Полоса 5х28 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1929" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1930">
       <c r="A1930" t="inlineStr">
         <is>
-          <t>Полоса 5х300 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 5х30 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1930" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1931">
       <c r="A1931" t="inlineStr">
         <is>
-          <t>Полоса 5х30 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 5х30 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1931" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1932">
       <c r="A1932" t="inlineStr">
         <is>
-          <t>Полоса 5х30 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 5х300 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1932" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1933">
       <c r="A1933" t="inlineStr">
         <is>
           <t>Полоса 5х32 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1933" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1934">
       <c r="A1934" t="inlineStr">
         <is>
           <t>Полоса 5х40 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1934" t="inlineStr">
         <is>
           <t>56 ₽/кг</t>
         </is>
@@ -23877,212 +23877,212 @@
         <is>
           <t>Полоса 5х90 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1954" t="inlineStr">
         <is>
           <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1955">
       <c r="A1955" t="inlineStr">
         <is>
           <t>Полоса 5х95 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1955" t="inlineStr">
         <is>
           <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1956">
       <c r="A1956" t="inlineStr">
         <is>
-          <t>Полоса 60х100 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 60х10 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1956" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1957">
       <c r="A1957" t="inlineStr">
         <is>
-          <t>Полоса 60х105 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 60х100 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1957" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1958">
       <c r="A1958" t="inlineStr">
         <is>
-          <t>Полоса 60х10 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 60х105 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1958" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1959">
       <c r="A1959" t="inlineStr">
         <is>
           <t>Полоса 60х120 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1959" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1960">
       <c r="A1960" t="inlineStr">
         <is>
           <t>Полоса 60х120 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1960" t="inlineStr">
         <is>
           <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1961">
       <c r="A1961" t="inlineStr">
         <is>
-          <t>Полоса 60х140 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 60х14 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1961" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1962">
       <c r="A1962" t="inlineStr">
         <is>
-          <t>Полоса 60х145 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 60х14 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1962" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1963">
       <c r="A1963" t="inlineStr">
         <is>
-          <t>Полоса 60х14 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 60х140 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1963" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1964">
       <c r="A1964" t="inlineStr">
         <is>
-          <t>Полоса 60х14 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 60х145 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1964" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1965">
       <c r="A1965" t="inlineStr">
         <is>
-          <t>Полоса 60х150 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 60х15 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1965" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1966">
       <c r="A1966" t="inlineStr">
         <is>
-          <t>Полоса 60х15 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 60х150 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1966" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1967">
       <c r="A1967" t="inlineStr">
         <is>
-          <t>Полоса 60х160 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 60х16 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1967" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1968">
       <c r="A1968" t="inlineStr">
         <is>
-          <t>Полоса 60х160 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 60х160 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1968" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1969">
       <c r="A1969" t="inlineStr">
         <is>
-          <t>Полоса 60х16 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 60х160 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1969" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1970">
       <c r="A1970" t="inlineStr">
         <is>
           <t>Полоса 60х170 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1970" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1971">
       <c r="A1971" t="inlineStr">
         <is>
           <t>Полоса 60х175 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1971" t="inlineStr">
         <is>
           <t>47 ₽/кг</t>
         </is>
@@ -24105,80 +24105,80 @@
         <is>
           <t>Полоса 60х180 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1973" t="inlineStr">
         <is>
           <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1974">
       <c r="A1974" t="inlineStr">
         <is>
           <t>Полоса 60х190 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1974" t="inlineStr">
         <is>
           <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1975">
       <c r="A1975" t="inlineStr">
         <is>
-          <t>Полоса 60х200 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 60х20 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1975" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1976">
       <c r="A1976" t="inlineStr">
         <is>
-          <t>Полоса 60х200 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 60х200 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1976" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1977">
       <c r="A1977" t="inlineStr">
         <is>
-          <t>Полоса 60х20 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 60х200 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1977" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1978">
       <c r="A1978" t="inlineStr">
         <is>
           <t>Полоса 60х210 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1978" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1979">
       <c r="A1979" t="inlineStr">
         <is>
           <t>Полоса 60х210 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1979" t="inlineStr">
         <is>
           <t>51 ₽/кг</t>
         </is>
@@ -24405,224 +24405,224 @@
         <is>
           <t>Полоса 60х85 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1998" t="inlineStr">
         <is>
           <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1999">
       <c r="A1999" t="inlineStr">
         <is>
           <t>Полоса 60х90 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B1999" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2000">
       <c r="A2000" t="inlineStr">
         <is>
-          <t>Полоса 6х100 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 6х10 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2000" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2001">
       <c r="A2001" t="inlineStr">
         <is>
-          <t>Полоса 6х105 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 6х100 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2001" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2002">
       <c r="A2002" t="inlineStr">
         <is>
-          <t>Полоса 6х10 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 6х105 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2002" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2003">
       <c r="A2003" t="inlineStr">
         <is>
-          <t>Полоса 6х120 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 6х12 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2003" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2004">
       <c r="A2004" t="inlineStr">
         <is>
-          <t>Полоса 6х125 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 6х120 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2004" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2005">
       <c r="A2005" t="inlineStr">
         <is>
-          <t>Полоса 6х12 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 6х125 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2005" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2006">
       <c r="A2006" t="inlineStr">
         <is>
           <t>Полоса 6х130 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2006" t="inlineStr">
         <is>
           <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2007">
       <c r="A2007" t="inlineStr">
         <is>
           <t>Полоса 6х135 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2007" t="inlineStr">
         <is>
           <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2008">
       <c r="A2008" t="inlineStr">
         <is>
           <t>Полоса 6х135 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2008" t="inlineStr">
         <is>
           <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2009">
       <c r="A2009" t="inlineStr">
         <is>
-          <t>Полоса 6х140 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 6х14 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2009" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2010">
       <c r="A2010" t="inlineStr">
         <is>
-          <t>Полоса 6х140 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 6х14 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2010" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2011">
       <c r="A2011" t="inlineStr">
         <is>
-          <t>Полоса 6х140 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 6х14 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2011" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2012">
       <c r="A2012" t="inlineStr">
         <is>
-          <t>Полоса 6х14 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 6х140 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2012" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2013">
       <c r="A2013" t="inlineStr">
         <is>
-          <t>Полоса 6х14 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 6х140 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2013" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2014">
       <c r="A2014" t="inlineStr">
         <is>
-          <t>Полоса 6х14 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 6х140 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2014" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2015">
       <c r="A2015" t="inlineStr">
         <is>
           <t>Полоса 6х150 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2015" t="inlineStr">
         <is>
           <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2016">
       <c r="A2016" t="inlineStr">
         <is>
           <t>Полоса 6х175 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2016" t="inlineStr">
         <is>
           <t>52 ₽/кг</t>
         </is>
@@ -24729,68 +24729,68 @@
         <is>
           <t>Полоса 6х27 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2025" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2026">
       <c r="A2026" t="inlineStr">
         <is>
           <t>Полоса 6х28 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2026" t="inlineStr">
         <is>
           <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2027">
       <c r="A2027" t="inlineStr">
         <is>
-          <t>Полоса 6х300 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 6х30 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2027" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2028">
       <c r="A2028" t="inlineStr">
         <is>
-          <t>Полоса 6х30 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 6х300 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2028" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2029">
       <c r="A2029" t="inlineStr">
         <is>
           <t>Полоса 6х35 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2029" t="inlineStr">
         <is>
           <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2030">
       <c r="A2030" t="inlineStr">
         <is>
           <t>Полоса 6х36 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2030" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>
@@ -25005,212 +25005,212 @@
         <is>
           <t>Полоса 6х90 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2048" t="inlineStr">
         <is>
           <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2049">
       <c r="A2049" t="inlineStr">
         <is>
           <t>Полоса 6х95 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2049" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2050">
       <c r="A2050" t="inlineStr">
         <is>
-          <t>Полоса 75х100 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 75х10 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2050" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2051">
       <c r="A2051" t="inlineStr">
         <is>
-          <t>Полоса 75х10 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 75х100 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2051" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2052">
       <c r="A2052" t="inlineStr">
         <is>
-          <t>Полоса 75х120 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 75х12 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2052" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2053">
       <c r="A2053" t="inlineStr">
         <is>
-          <t>Полоса 75х12 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 75х120 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2053" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2054">
       <c r="A2054" t="inlineStr">
         <is>
           <t>Полоса 75х14 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2054" t="inlineStr">
         <is>
           <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2055">
       <c r="A2055" t="inlineStr">
         <is>
-          <t>Полоса 75х150 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 75х15 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2055" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2056">
       <c r="A2056" t="inlineStr">
         <is>
-          <t>Полоса 75х150 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 75х150 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2056" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2057">
       <c r="A2057" t="inlineStr">
         <is>
-          <t>Полоса 75х15 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 75х150 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2057" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2058">
       <c r="A2058" t="inlineStr">
         <is>
           <t>Полоса 75х175 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2058" t="inlineStr">
         <is>
           <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2059">
       <c r="A2059" t="inlineStr">
         <is>
           <t>Полоса 75х175 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2059" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2060">
       <c r="A2060" t="inlineStr">
         <is>
-          <t>Полоса 75х180 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 75х18 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2060" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2061">
       <c r="A2061" t="inlineStr">
         <is>
-          <t>Полоса 75х180 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 75х18 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2061" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2062">
       <c r="A2062" t="inlineStr">
         <is>
-          <t>Полоса 75х18 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 75х180 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2062" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2063">
       <c r="A2063" t="inlineStr">
         <is>
-          <t>Полоса 75х18 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 75х180 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2063" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2064">
       <c r="A2064" t="inlineStr">
         <is>
           <t>Полоса 75х190 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2064" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2065">
       <c r="A2065" t="inlineStr">
         <is>
           <t>Полоса 75х190 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2065" t="inlineStr">
         <is>
           <t>52 ₽/кг</t>
         </is>
@@ -25257,68 +25257,68 @@
         <is>
           <t>Полоса 75х240 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2069" t="inlineStr">
         <is>
           <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2070">
       <c r="A2070" t="inlineStr">
         <is>
           <t>Полоса 75х25 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2070" t="inlineStr">
         <is>
           <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2071">
       <c r="A2071" t="inlineStr">
         <is>
-          <t>Полоса 75х300 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 75х30 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2071" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2072">
       <c r="A2072" t="inlineStr">
         <is>
-          <t>Полоса 75х30 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 75х300 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2072" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2073">
       <c r="A2073" t="inlineStr">
         <is>
           <t>Полоса 75х32 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2073" t="inlineStr">
         <is>
           <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2074">
       <c r="A2074" t="inlineStr">
         <is>
           <t>Полоса 75х34 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2074" t="inlineStr">
         <is>
           <t>57 ₽/кг</t>
         </is>
@@ -25425,284 +25425,284 @@
         <is>
           <t>Полоса 75х80 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2083" t="inlineStr">
         <is>
           <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2084">
       <c r="A2084" t="inlineStr">
         <is>
           <t>Полоса 75х85 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2084" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2085">
       <c r="A2085" t="inlineStr">
         <is>
-          <t>Полоса 7х105 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 7х10 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2085" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2086">
       <c r="A2086" t="inlineStr">
         <is>
-          <t>Полоса 7х10 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 7х105 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2086" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2087">
       <c r="A2087" t="inlineStr">
         <is>
           <t>Полоса 7х110 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2087" t="inlineStr">
         <is>
           <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2088">
       <c r="A2088" t="inlineStr">
         <is>
-          <t>Полоса 7х120 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 7х12 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2088" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2089">
       <c r="A2089" t="inlineStr">
         <is>
-          <t>Полоса 7х120 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 7х12 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2089" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2090">
       <c r="A2090" t="inlineStr">
         <is>
-          <t>Полоса 7х12 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 7х120 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2090" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2091">
       <c r="A2091" t="inlineStr">
         <is>
-          <t>Полоса 7х12 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 7х120 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2091" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2092">
       <c r="A2092" t="inlineStr">
         <is>
           <t>Полоса 7х130 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2092" t="inlineStr">
         <is>
           <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2093">
       <c r="A2093" t="inlineStr">
         <is>
           <t>Полоса 7х135 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2093" t="inlineStr">
         <is>
           <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2094">
       <c r="A2094" t="inlineStr">
         <is>
-          <t>Полоса 7х140 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 7х14 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2094" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2095">
       <c r="A2095" t="inlineStr">
         <is>
-          <t>Полоса 7х14 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 7х14 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2095" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2096">
       <c r="A2096" t="inlineStr">
         <is>
-          <t>Полоса 7х14 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 7х140 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2096" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2097">
       <c r="A2097" t="inlineStr">
         <is>
-          <t>Полоса 7х160 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 7х16 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2097" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2098">
       <c r="A2098" t="inlineStr">
         <is>
-          <t>Полоса 7х160 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 7х160 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2098" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2099">
       <c r="A2099" t="inlineStr">
         <is>
-          <t>Полоса 7х16 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 7х160 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2099" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2100">
       <c r="A2100" t="inlineStr">
         <is>
           <t>Полоса 7х175 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2100" t="inlineStr">
         <is>
           <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2101">
       <c r="A2101" t="inlineStr">
         <is>
-          <t>Полоса 7х180 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 7х18 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2101" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2102">
       <c r="A2102" t="inlineStr">
         <is>
-          <t>Полоса 7х18 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 7х180 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2102" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2103">
       <c r="A2103" t="inlineStr">
         <is>
-          <t>Полоса 7х200 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 7х20 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2103" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2104">
       <c r="A2104" t="inlineStr">
         <is>
-          <t>Полоса 7х20 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 7х200 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2104" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2105">
       <c r="A2105" t="inlineStr">
         <is>
           <t>Полоса 7х210 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2105" t="inlineStr">
         <is>
           <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2106">
       <c r="A2106" t="inlineStr">
         <is>
           <t>Полоса 7х22 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2106" t="inlineStr">
         <is>
           <t>43 ₽/кг</t>
         </is>
@@ -25737,68 +25737,68 @@
         <is>
           <t>Полоса 7х240 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2109" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2110">
       <c r="A2110" t="inlineStr">
         <is>
           <t>Полоса 7х240 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2110" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2111">
       <c r="A2111" t="inlineStr">
         <is>
-          <t>Полоса 7х250 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 7х25 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2111" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2112">
       <c r="A2112" t="inlineStr">
         <is>
-          <t>Полоса 7х25 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 7х250 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2112" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2113">
       <c r="A2113" t="inlineStr">
         <is>
           <t>Полоса 7х28 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2113" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2114">
       <c r="A2114" t="inlineStr">
         <is>
           <t>Полоса 7х30 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2114" t="inlineStr">
         <is>
           <t>44 ₽/кг</t>
         </is>
@@ -25989,200 +25989,200 @@
         <is>
           <t>Полоса 7х95 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2130" t="inlineStr">
         <is>
           <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2131">
       <c r="A2131" t="inlineStr">
         <is>
           <t>Полоса 7х95 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2131" t="inlineStr">
         <is>
           <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2132">
       <c r="A2132" t="inlineStr">
         <is>
-          <t>Полоса 80х100 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 80х10 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2132" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2133">
       <c r="A2133" t="inlineStr">
         <is>
-          <t>Полоса 80х100 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 80х100 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2133" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2134">
       <c r="A2134" t="inlineStr">
         <is>
-          <t>Полоса 80х10 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 80х100 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2134" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2135">
       <c r="A2135" t="inlineStr">
         <is>
-          <t>Полоса 80х125 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 80х12 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2135" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2136">
       <c r="A2136" t="inlineStr">
         <is>
-          <t>Полоса 80х12 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 80х125 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2136" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2137">
       <c r="A2137" t="inlineStr">
         <is>
           <t>Полоса 80х130 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2137" t="inlineStr">
         <is>
           <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2138">
       <c r="A2138" t="inlineStr">
         <is>
           <t>Полоса 80х135 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2138" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2139">
       <c r="A2139" t="inlineStr">
         <is>
-          <t>Полоса 80х140 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 80х14 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2139" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2140">
       <c r="A2140" t="inlineStr">
         <is>
-          <t>Полоса 80х14 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 80х14 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2140" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2141">
       <c r="A2141" t="inlineStr">
         <is>
-          <t>Полоса 80х14 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 80х140 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2141" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2142">
       <c r="A2142" t="inlineStr">
         <is>
-          <t>Полоса 80х150 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 80х15 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2142" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2143">
       <c r="A2143" t="inlineStr">
         <is>
-          <t>Полоса 80х150 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 80х150 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2143" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2144">
       <c r="A2144" t="inlineStr">
         <is>
-          <t>Полоса 80х15 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 80х150 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2144" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2145">
       <c r="A2145" t="inlineStr">
         <is>
           <t>Полоса 80х160 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2145" t="inlineStr">
         <is>
           <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2146">
       <c r="A2146" t="inlineStr">
         <is>
           <t>Полоса 80х170 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2146" t="inlineStr">
         <is>
           <t>43 ₽/кг</t>
         </is>
@@ -26253,80 +26253,80 @@
         <is>
           <t>Полоса 80х250 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2152" t="inlineStr">
         <is>
           <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2153">
       <c r="A2153" t="inlineStr">
         <is>
           <t>Полоса 80х27 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2153" t="inlineStr">
         <is>
           <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2154">
       <c r="A2154" t="inlineStr">
         <is>
-          <t>Полоса 80х300 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 80х30 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2154" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2155">
       <c r="A2155" t="inlineStr">
         <is>
-          <t>Полоса 80х300 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 80х300 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2155" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2156">
       <c r="A2156" t="inlineStr">
         <is>
-          <t>Полоса 80х30 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 80х300 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2156" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2157">
       <c r="A2157" t="inlineStr">
         <is>
           <t>Полоса 80х35 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2157" t="inlineStr">
         <is>
           <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2158">
       <c r="A2158" t="inlineStr">
         <is>
           <t>Полоса 80х38 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2158" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>
@@ -26493,236 +26493,236 @@
         <is>
           <t>Полоса 80х85 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2172" t="inlineStr">
         <is>
           <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2173">
       <c r="A2173" t="inlineStr">
         <is>
           <t>Полоса 80х85 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2173" t="inlineStr">
         <is>
           <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2174">
       <c r="A2174" t="inlineStr">
         <is>
-          <t>Полоса 8х100 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 8х10 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2174" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2175">
       <c r="A2175" t="inlineStr">
         <is>
-          <t>Полоса 8х100 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 8х100 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2175" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2176">
       <c r="A2176" t="inlineStr">
         <is>
-          <t>Полоса 8х105 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 8х100 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2176" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2177">
       <c r="A2177" t="inlineStr">
         <is>
-          <t>Полоса 8х105 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 8х105 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2177" t="inlineStr">
         <is>
-          <t>59 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2178">
       <c r="A2178" t="inlineStr">
         <is>
-          <t>Полоса 8х10 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 8х105 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2178" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2179">
       <c r="A2179" t="inlineStr">
         <is>
           <t>Полоса 8х110 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2179" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2180">
       <c r="A2180" t="inlineStr">
         <is>
-          <t>Полоса 8х120 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 8х12 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2180" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2181">
       <c r="A2181" t="inlineStr">
         <is>
-          <t>Полоса 8х120 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 8х12 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2181" t="inlineStr">
         <is>
-          <t>59 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2182">
       <c r="A2182" t="inlineStr">
         <is>
-          <t>Полоса 8х125 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 8х120 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2182" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2183">
       <c r="A2183" t="inlineStr">
         <is>
-          <t>Полоса 8х125 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 8х120 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2183" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2184">
       <c r="A2184" t="inlineStr">
         <is>
-          <t>Полоса 8х12 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 8х125 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2184" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2185">
       <c r="A2185" t="inlineStr">
         <is>
-          <t>Полоса 8х12 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 8х125 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2185" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2186">
       <c r="A2186" t="inlineStr">
         <is>
           <t>Полоса 8х135 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2186" t="inlineStr">
         <is>
           <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2187">
       <c r="A2187" t="inlineStr">
         <is>
-          <t>Полоса 8х140 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 8х14 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2187" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2188">
       <c r="A2188" t="inlineStr">
         <is>
-          <t>Полоса 8х145 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 8х140 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2188" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2189">
       <c r="A2189" t="inlineStr">
         <is>
-          <t>Полоса 8х14 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 8х145 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2189" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2190">
       <c r="A2190" t="inlineStr">
         <is>
           <t>Полоса 8х15 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2190" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2191">
       <c r="A2191" t="inlineStr">
         <is>
           <t>Полоса 8х15 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2191" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
@@ -26841,80 +26841,80 @@
         <is>
           <t>Полоса 8х28 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2201" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2202">
       <c r="A2202" t="inlineStr">
         <is>
           <t>Полоса 8х28 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2202" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2203">
       <c r="A2203" t="inlineStr">
         <is>
-          <t>Полоса 8х300 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 8х30 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2203" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2204">
       <c r="A2204" t="inlineStr">
         <is>
-          <t>Полоса 8х30 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 8х30 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2204" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2205">
       <c r="A2205" t="inlineStr">
         <is>
-          <t>Полоса 8х30 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 8х300 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2205" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2206">
       <c r="A2206" t="inlineStr">
         <is>
           <t>Полоса 8х32 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2206" t="inlineStr">
         <is>
           <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2207">
       <c r="A2207" t="inlineStr">
         <is>
           <t>Полоса 8х32 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2207" t="inlineStr">
         <is>
           <t>60 ₽/кг</t>
         </is>
@@ -27177,68 +27177,68 @@
         <is>
           <t>Полоса 9х110 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2229" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2230">
       <c r="A2230" t="inlineStr">
         <is>
           <t>Полоса 9х110 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2230" t="inlineStr">
         <is>
           <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2231">
       <c r="A2231" t="inlineStr">
         <is>
-          <t>Полоса 9х120 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 9х12 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2231" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2232">
       <c r="A2232" t="inlineStr">
         <is>
-          <t>Полоса 9х12 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 9х120 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2232" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2233">
       <c r="A2233" t="inlineStr">
         <is>
           <t>Полоса 9х130 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2233" t="inlineStr">
         <is>
           <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2234">
       <c r="A2234" t="inlineStr">
         <is>
           <t>Полоса 9х140 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2234" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
@@ -27249,116 +27249,116 @@
         <is>
           <t>Полоса 9х145 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2235" t="inlineStr">
         <is>
           <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2236">
       <c r="A2236" t="inlineStr">
         <is>
           <t>Полоса 9х145 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2236" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2237">
       <c r="A2237" t="inlineStr">
         <is>
-          <t>Полоса 9х150 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 9х15 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2237" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2238">
       <c r="A2238" t="inlineStr">
         <is>
-          <t>Полоса 9х150 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 9х150 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2238" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2239">
       <c r="A2239" t="inlineStr">
         <is>
-          <t>Полоса 9х15 мм ст0 ГОСТ 1050-88</t>
+          <t>Полоса 9х150 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2239" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2240">
       <c r="A2240" t="inlineStr">
         <is>
-          <t>Полоса 9х160 мм ст3 ГОСТ 1050-88</t>
+          <t>Полоса 9х16 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2240" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2241">
       <c r="A2241" t="inlineStr">
         <is>
-          <t>Полоса 9х160 мм ст45 ГОСТ 1050-88</t>
+          <t>Полоса 9х160 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2241" t="inlineStr">
         <is>
-          <t>59 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2242">
       <c r="A2242" t="inlineStr">
         <is>
-          <t>Полоса 9х16 мм ст20 ГОСТ 1050-88</t>
+          <t>Полоса 9х160 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2242" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2243">
       <c r="A2243" t="inlineStr">
         <is>
           <t>Полоса 9х170 мм ст0 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2243" t="inlineStr">
         <is>
           <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2244">
       <c r="A2244" t="inlineStr">
         <is>
           <t>Полоса 9х180 мм ст3 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2244" t="inlineStr">
         <is>
           <t>56 ₽/кг</t>
         </is>
@@ -27873,812 +27873,812 @@
         <is>
           <t>Проволока 0,38 мм ст3сп5 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2287" t="inlineStr">
         <is>
           <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2288">
       <c r="A2288" t="inlineStr">
         <is>
           <t>Проволока 0,38 мм ст45 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2288" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2289">
       <c r="A2289" t="inlineStr">
         <is>
-          <t>Проволока 0,42 мм ст1кп ГОСТ 17305-91</t>
+          <t>Проволока 0,4 мм 08пс ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2289" t="inlineStr">
         <is>
-          <t>31 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2290">
       <c r="A2290" t="inlineStr">
         <is>
-          <t>Проволока 0,42 мм ст3сп5 ГОСТ 17305-91</t>
+          <t>Проволока 0,4 мм ст10 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2290" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2291">
       <c r="A2291" t="inlineStr">
         <is>
-          <t>Проволока 0,45 мм ст10 ГОСТ 17305-91</t>
+          <t>Проволока 0,4 мм ст1кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2291" t="inlineStr">
         <is>
-          <t>32 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2292">
       <c r="A2292" t="inlineStr">
         <is>
-          <t>Проволока 0,45 мм ст1кп ГОСТ 17305-91</t>
+          <t>Проволока 0,4 мм ст45 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2292" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2293">
       <c r="A2293" t="inlineStr">
         <is>
-          <t>Проволока 0,45 мм ст3сп5 ГОСТ 17305-91</t>
+          <t>Проволока 0,42 мм ст1кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2293" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2294">
       <c r="A2294" t="inlineStr">
         <is>
-          <t>Проволока 0,45 мм ст45 ГОСТ 17305-91</t>
+          <t>Проволока 0,42 мм ст3сп5 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2294" t="inlineStr">
         <is>
           <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2295">
       <c r="A2295" t="inlineStr">
         <is>
-          <t>Проволока 0,48 мм 08пс ГОСТ 17305-91</t>
+          <t>Проволока 0,45 мм ст10 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2295" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2296">
       <c r="A2296" t="inlineStr">
         <is>
-          <t>Проволока 0,48 мм 20А ГОСТ 17305-91</t>
+          <t>Проволока 0,45 мм ст1кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2296" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2297">
       <c r="A2297" t="inlineStr">
         <is>
-          <t>Проволока 0,48 мм ст10 ГОСТ 17305-91</t>
+          <t>Проволока 0,45 мм ст3сп5 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2297" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2298">
       <c r="A2298" t="inlineStr">
         <is>
-          <t>Проволока 0,48 мм ст20 ГОСТ 17305-91</t>
+          <t>Проволока 0,45 мм ст45 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2298" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2299">
       <c r="A2299" t="inlineStr">
         <is>
-          <t>Проволока 0,48 мм ст3сп5 ГОСТ 17305-91</t>
+          <t>Проволока 0,48 мм 08пс ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2299" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2300">
       <c r="A2300" t="inlineStr">
         <is>
-          <t>Проволока 0,48 мм ст45 ГОСТ 17305-91</t>
+          <t>Проволока 0,48 мм 20А ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2300" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2301">
       <c r="A2301" t="inlineStr">
         <is>
-          <t>Проволока 0,48 мм ст60 ГОСТ 17305-91</t>
+          <t>Проволока 0,48 мм ст10 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2301" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2302">
       <c r="A2302" t="inlineStr">
         <is>
-          <t>Проволока 0,4 мм 08пс ГОСТ 17305-91</t>
+          <t>Проволока 0,48 мм ст20 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2302" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2303">
       <c r="A2303" t="inlineStr">
         <is>
-          <t>Проволока 0,4 мм ст10 ГОСТ 17305-91</t>
+          <t>Проволока 0,48 мм ст3сп5 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2303" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2304">
       <c r="A2304" t="inlineStr">
         <is>
-          <t>Проволока 0,4 мм ст1кп ГОСТ 17305-91</t>
+          <t>Проволока 0,48 мм ст45 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2304" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2305">
       <c r="A2305" t="inlineStr">
         <is>
-          <t>Проволока 0,4 мм ст45 ГОСТ 17305-91</t>
+          <t>Проволока 0,48 мм ст60 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2305" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2306">
       <c r="A2306" t="inlineStr">
         <is>
-          <t>Проволока 0,53 мм 08кп ГОСТ 17305-91</t>
+          <t>Проволока 0,5 мм 20А ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2306" t="inlineStr">
         <is>
-          <t>31 ₽/кг</t>
+          <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2307">
       <c r="A2307" t="inlineStr">
         <is>
-          <t>Проволока 0,53 мм ст20 ГОСТ 17305-91</t>
+          <t>Проволока 0,5 мм ст60 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2307" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2308">
       <c r="A2308" t="inlineStr">
         <is>
-          <t>Проволока 0,53 мм ст3сп5 ГОСТ 17305-91</t>
+          <t>Проволока 0,53 мм 08кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2308" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2309">
       <c r="A2309" t="inlineStr">
         <is>
-          <t>Проволока 0,53 мм ст45 ГОСТ 17305-91</t>
+          <t>Проволока 0,53 мм ст20 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2309" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2310">
       <c r="A2310" t="inlineStr">
         <is>
-          <t>Проволока 0,5 мм 20А ГОСТ 17305-91</t>
+          <t>Проволока 0,53 мм ст3сп5 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2310" t="inlineStr">
         <is>
-          <t>32 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2311">
       <c r="A2311" t="inlineStr">
         <is>
-          <t>Проволока 0,5 мм ст60 ГОСТ 17305-91</t>
+          <t>Проволока 0,53 мм ст45 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2311" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2312">
       <c r="A2312" t="inlineStr">
         <is>
-          <t>Проволока 0,63 мм 20А ГОСТ 17305-91</t>
+          <t>Проволока 0,6 мм 08кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2312" t="inlineStr">
         <is>
-          <t>32 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2313">
       <c r="A2313" t="inlineStr">
         <is>
-          <t>Проволока 0,63 мм ст1кп ГОСТ 17305-91</t>
+          <t>Проволока 0,63 мм 20А ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2313" t="inlineStr">
         <is>
-          <t>35 ₽/кг</t>
+          <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2314">
       <c r="A2314" t="inlineStr">
         <is>
-          <t>Проволока 0,63 мм ст60 ГОСТ 17305-91</t>
+          <t>Проволока 0,63 мм ст1кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2314" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>35 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2315">
       <c r="A2315" t="inlineStr">
         <is>
-          <t>Проволока 0,67 мм 08кп ГОСТ 17305-91</t>
+          <t>Проволока 0,63 мм ст60 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2315" t="inlineStr">
         <is>
-          <t>35 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2316">
       <c r="A2316" t="inlineStr">
         <is>
-          <t>Проволока 0,67 мм 20А ГОСТ 17305-91</t>
+          <t>Проволока 0,67 мм 08кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2316" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>35 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2317">
       <c r="A2317" t="inlineStr">
         <is>
-          <t>Проволока 0,67 мм ст1кп ГОСТ 17305-91</t>
+          <t>Проволока 0,67 мм 20А ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2317" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2318">
       <c r="A2318" t="inlineStr">
         <is>
-          <t>Проволока 0,67 мм ст3сп5 ГОСТ 17305-91</t>
+          <t>Проволока 0,67 мм ст1кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2318" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2319">
       <c r="A2319" t="inlineStr">
         <is>
-          <t>Проволока 0,67 мм ст45 ГОСТ 17305-91</t>
+          <t>Проволока 0,67 мм ст3сп5 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2319" t="inlineStr">
         <is>
           <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2320">
       <c r="A2320" t="inlineStr">
         <is>
-          <t>Проволока 0,6 мм 08кп ГОСТ 17305-91</t>
+          <t>Проволока 0,67 мм ст45 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2320" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2321">
       <c r="A2321" t="inlineStr">
         <is>
-          <t>Проволока 0,75 мм 20А ГОСТ 17305-91</t>
+          <t>Проволока 0,7 мм 08пс ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2321" t="inlineStr">
         <is>
-          <t>36 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2322">
       <c r="A2322" t="inlineStr">
         <is>
-          <t>Проволока 0,7 мм 08пс ГОСТ 17305-91</t>
+          <t>Проволока 0,7 мм 20А ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2322" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2323">
       <c r="A2323" t="inlineStr">
         <is>
-          <t>Проволока 0,7 мм 20А ГОСТ 17305-91</t>
+          <t>Проволока 0,7 мм ст1кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2323" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2324">
       <c r="A2324" t="inlineStr">
         <is>
-          <t>Проволока 0,7 мм ст1кп ГОСТ 17305-91</t>
+          <t>Проволока 0,7 мм ст60 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2324" t="inlineStr">
         <is>
-          <t>32 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2325">
       <c r="A2325" t="inlineStr">
         <is>
-          <t>Проволока 0,7 мм ст60 ГОСТ 17305-91</t>
+          <t>Проволока 0,75 мм 20А ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2325" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2326">
       <c r="A2326" t="inlineStr">
         <is>
-          <t>Проволока 0,85 мм 08пс ГОСТ 17305-91</t>
+          <t>Проволока 0,8 мм 08пс ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2326" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2327">
       <c r="A2327" t="inlineStr">
         <is>
-          <t>Проволока 0,85 мм 20А ГОСТ 17305-91</t>
+          <t>Проволока 0,8 мм 20А ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2327" t="inlineStr">
         <is>
-          <t>35 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2328">
       <c r="A2328" t="inlineStr">
         <is>
-          <t>Проволока 0,85 мм ст3сп5 ГОСТ 17305-91</t>
+          <t>Проволока 0,8 мм ст1кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2328" t="inlineStr">
         <is>
-          <t>35 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2329">
       <c r="A2329" t="inlineStr">
         <is>
-          <t>Проволока 0,8 мм 08пс ГОСТ 17305-91</t>
+          <t>Проволока 0,85 мм 08пс ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2329" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2330">
       <c r="A2330" t="inlineStr">
         <is>
-          <t>Проволока 0,8 мм 20А ГОСТ 17305-91</t>
+          <t>Проволока 0,85 мм 20А ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2330" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>35 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2331">
       <c r="A2331" t="inlineStr">
         <is>
-          <t>Проволока 0,8 мм ст1кп ГОСТ 17305-91</t>
+          <t>Проволока 0,85 мм ст3сп5 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2331" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>35 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2332">
       <c r="A2332" t="inlineStr">
         <is>
-          <t>Проволока 0,95 мм 08пс ГОСТ 17305-91</t>
+          <t>Проволока 0,9 мм 08кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2332" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2333">
       <c r="A2333" t="inlineStr">
         <is>
-          <t>Проволока 0,95 мм 20А ГОСТ 17305-91</t>
+          <t>Проволока 0,9 мм ст20 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2333" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2334">
       <c r="A2334" t="inlineStr">
         <is>
-          <t>Проволока 0,95 мм ст3сп5 ГОСТ 17305-91</t>
+          <t>Проволока 0,95 мм 08пс ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2334" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2335">
       <c r="A2335" t="inlineStr">
         <is>
-          <t>Проволока 0,9 мм 08кп ГОСТ 17305-91</t>
+          <t>Проволока 0,95 мм 20А ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2335" t="inlineStr">
         <is>
-          <t>32 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2336">
       <c r="A2336" t="inlineStr">
         <is>
-          <t>Проволока 0,9 мм ст20 ГОСТ 17305-91</t>
+          <t>Проволока 0,95 мм ст3сп5 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2336" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2337">
       <c r="A2337" t="inlineStr">
         <is>
-          <t>Проволока 1,05 мм 20А ГОСТ 17305-91</t>
+          <t>Проволока 1 мм 08кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2337" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>30 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2338">
       <c r="A2338" t="inlineStr">
         <is>
-          <t>Проволока 1,05 мм ст10 ГОСТ 17305-91</t>
+          <t>Проволока 1 мм 08кп ГОСТ 5663-79</t>
         </is>
       </c>
       <c r="B2338" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2339">
       <c r="A2339" t="inlineStr">
         <is>
-          <t>Проволока 1,05 мм ст1кп ГОСТ 17305-91</t>
+          <t>Проволока 1 мм 08пс ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2339" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2340">
       <c r="A2340" t="inlineStr">
         <is>
-          <t>Проволока 1,05 мм ст3сп5 ГОСТ 17305-91</t>
+          <t>Проволока 1 мм 20А ГОСТ 5663-79</t>
         </is>
       </c>
       <c r="B2340" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2341">
       <c r="A2341" t="inlineStr">
         <is>
-          <t>Проволока 1,05 мм ст60 ГОСТ 17305-91</t>
+          <t>Проволока 1 мм ст3сп5 ГОСТ 5663-79</t>
         </is>
       </c>
       <c r="B2341" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2342">
       <c r="A2342" t="inlineStr">
         <is>
-          <t>Проволока 10 мм 08пс ГОСТ 5663-79</t>
+          <t>Проволока 1,05 мм 20А ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2342" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2343">
       <c r="A2343" t="inlineStr">
         <is>
-          <t>Проволока 10 мм 20А ГОСТ 17305-91</t>
+          <t>Проволока 1,05 мм ст10 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2343" t="inlineStr">
         <is>
-          <t>36 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2344">
       <c r="A2344" t="inlineStr">
         <is>
-          <t>Проволока 10 мм ст10 ГОСТ 17305-91</t>
+          <t>Проволока 1,05 мм ст1кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2344" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2345">
       <c r="A2345" t="inlineStr">
         <is>
-          <t>Проволока 10 мм ст10 ГОСТ 5663-79</t>
+          <t>Проволока 1,05 мм ст3сп5 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2345" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2346">
       <c r="A2346" t="inlineStr">
         <is>
-          <t>Проволока 10 мм ст60 ГОСТ 17305-91</t>
+          <t>Проволока 1,05 мм ст60 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2346" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2347">
       <c r="A2347" t="inlineStr">
         <is>
-          <t>Проволока 1,15 мм 08кп ГОСТ 17305-91</t>
+          <t>Проволока 1,1 мм 08кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2347" t="inlineStr">
         <is>
           <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2348">
       <c r="A2348" t="inlineStr">
         <is>
-          <t>Проволока 1,15 мм 08пс ГОСТ 17305-91</t>
+          <t>Проволока 1,1 мм ст3сп5 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2348" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2349">
       <c r="A2349" t="inlineStr">
         <is>
-          <t>Проволока 1,15 мм ст10 ГОСТ 17305-91</t>
+          <t>Проволока 1,15 мм 08кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2349" t="inlineStr">
         <is>
           <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2350">
       <c r="A2350" t="inlineStr">
         <is>
-          <t>Проволока 1,15 мм ст45 ГОСТ 17305-91</t>
+          <t>Проволока 1,15 мм 08пс ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2350" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2351">
       <c r="A2351" t="inlineStr">
         <is>
-          <t>Проволока 1,1 мм 08кп ГОСТ 17305-91</t>
+          <t>Проволока 1,15 мм ст10 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2351" t="inlineStr">
         <is>
           <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2352">
       <c r="A2352" t="inlineStr">
         <is>
-          <t>Проволока 1,1 мм ст3сп5 ГОСТ 17305-91</t>
+          <t>Проволока 1,15 мм ст45 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2352" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2353">
       <c r="A2353" t="inlineStr">
         <is>
           <t>Проволока 1,2 мм 08пс ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2353" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2354">
       <c r="A2354" t="inlineStr">
         <is>
           <t>Проволока 1,2 мм ст10 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2354" t="inlineStr">
         <is>
           <t>47 ₽/кг</t>
         </is>
@@ -29013,1280 +29013,1280 @@
         <is>
           <t>Проволока 1,9 мм ст45 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2382" t="inlineStr">
         <is>
           <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2383">
       <c r="A2383" t="inlineStr">
         <is>
           <t>Проволока 1,9 мм ст60 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2383" t="inlineStr">
         <is>
           <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2384">
       <c r="A2384" t="inlineStr">
         <is>
-          <t>Проволока 1 мм 08кп ГОСТ 17305-91</t>
+          <t>Проволока 10 мм 08пс ГОСТ 5663-79</t>
         </is>
       </c>
       <c r="B2384" t="inlineStr">
         <is>
-          <t>30 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2385">
       <c r="A2385" t="inlineStr">
         <is>
-          <t>Проволока 1 мм 08кп ГОСТ 5663-79</t>
+          <t>Проволока 10 мм 20А ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2385" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2386">
       <c r="A2386" t="inlineStr">
         <is>
-          <t>Проволока 1 мм 08пс ГОСТ 17305-91</t>
+          <t>Проволока 10 мм ст10 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2386" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2387">
       <c r="A2387" t="inlineStr">
         <is>
-          <t>Проволока 1 мм 20А ГОСТ 5663-79</t>
+          <t>Проволока 10 мм ст10 ГОСТ 5663-79</t>
         </is>
       </c>
       <c r="B2387" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2388">
       <c r="A2388" t="inlineStr">
         <is>
-          <t>Проволока 1 мм ст3сп5 ГОСТ 5663-79</t>
+          <t>Проволока 10 мм ст60 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2388" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2389">
       <c r="A2389" t="inlineStr">
         <is>
-          <t>Проволока 2,1 мм 08кп ГОСТ 17305-91</t>
+          <t>Проволока 2 мм ст20 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2389" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2390">
       <c r="A2390" t="inlineStr">
         <is>
-          <t>Проволока 2,1 мм 08пс ГОСТ 17305-91</t>
+          <t>Проволока 2 мм ст3сп5 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2390" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2391">
       <c r="A2391" t="inlineStr">
         <is>
-          <t>Проволока 2,1 мм ст20 ГОСТ 17305-91</t>
+          <t>Проволока 2 мм ст45 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2391" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2392">
       <c r="A2392" t="inlineStr">
         <is>
-          <t>Проволока 2,1 мм ст3сп5 ГОСТ 17305-91</t>
+          <t>Проволока 2,1 мм 08кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2392" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2393">
       <c r="A2393" t="inlineStr">
         <is>
-          <t>Проволока 2,1 мм ст45 ГОСТ 17305-91</t>
+          <t>Проволока 2,1 мм 08пс ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2393" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2394">
       <c r="A2394" t="inlineStr">
         <is>
-          <t>Проволока 2,1 мм ст60 ГОСТ 17305-91</t>
+          <t>Проволока 2,1 мм ст20 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2394" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2395">
       <c r="A2395" t="inlineStr">
         <is>
-          <t>Проволока 2,2 мм 08кп ГОСТ 17305-91</t>
+          <t>Проволока 2,1 мм ст3сп5 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2395" t="inlineStr">
         <is>
-          <t>35 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2396">
       <c r="A2396" t="inlineStr">
         <is>
-          <t>Проволока 2,2 мм 20А ГОСТ 17305-91</t>
+          <t>Проволока 2,1 мм ст45 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2396" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2397">
       <c r="A2397" t="inlineStr">
         <is>
-          <t>Проволока 2,2 мм ст10 ГОСТ 17305-91</t>
+          <t>Проволока 2,1 мм ст60 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2397" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2398">
       <c r="A2398" t="inlineStr">
         <is>
-          <t>Проволока 2,2 мм ст1кп ГОСТ 17305-91</t>
+          <t>Проволока 2,2 мм 08кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2398" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>35 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2399">
       <c r="A2399" t="inlineStr">
         <is>
-          <t>Проволока 2,2 мм ст3сп5 ГОСТ 17305-91</t>
+          <t>Проволока 2,2 мм 20А ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2399" t="inlineStr">
         <is>
-          <t>31 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2400">
       <c r="A2400" t="inlineStr">
         <is>
-          <t>Проволока 2,4 мм 08кп ГОСТ 17305-91</t>
+          <t>Проволока 2,2 мм ст10 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2400" t="inlineStr">
         <is>
-          <t>36 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2401">
       <c r="A2401" t="inlineStr">
         <is>
-          <t>Проволока 2,4 мм 08пс ГОСТ 17305-91</t>
+          <t>Проволока 2,2 мм ст1кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2401" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2402">
       <c r="A2402" t="inlineStr">
         <is>
-          <t>Проволока 2,4 мм 20А ГОСТ 17305-91</t>
+          <t>Проволока 2,2 мм ст3сп5 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2402" t="inlineStr">
         <is>
-          <t>30 ₽/кг</t>
+          <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2403">
       <c r="A2403" t="inlineStr">
         <is>
-          <t>Проволока 2,4 мм ст10 ГОСТ 17305-91</t>
+          <t>Проволока 2,4 мм 08кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2403" t="inlineStr">
         <is>
-          <t>30 ₽/кг</t>
+          <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2404">
       <c r="A2404" t="inlineStr">
         <is>
-          <t>Проволока 2,5 мм 08кп ГОСТ 17305-91</t>
+          <t>Проволока 2,4 мм 08пс ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2404" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2405">
       <c r="A2405" t="inlineStr">
         <is>
-          <t>Проволока 2,5 мм 08пс ГОСТ 5663-79</t>
+          <t>Проволока 2,4 мм 20А ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2405" t="inlineStr">
         <is>
-          <t>36 ₽/кг</t>
+          <t>30 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2406">
       <c r="A2406" t="inlineStr">
         <is>
-          <t>Проволока 2,5 мм 20А ГОСТ 5663-79</t>
+          <t>Проволока 2,4 мм ст10 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2406" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>30 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2407">
       <c r="A2407" t="inlineStr">
         <is>
-          <t>Проволока 2,5 мм ст1кп ГОСТ 5663-79</t>
+          <t>Проволока 2,5 мм 08кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2407" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2408">
       <c r="A2408" t="inlineStr">
         <is>
-          <t>Проволока 2,5 мм ст60 ГОСТ 5663-79</t>
+          <t>Проволока 2,5 мм 08пс ГОСТ 5663-79</t>
         </is>
       </c>
       <c r="B2408" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2409">
       <c r="A2409" t="inlineStr">
         <is>
-          <t>Проволока 2,6 мм 08пс ГОСТ 17305-91</t>
+          <t>Проволока 2,5 мм 20А ГОСТ 5663-79</t>
         </is>
       </c>
       <c r="B2409" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2410">
       <c r="A2410" t="inlineStr">
         <is>
-          <t>Проволока 2,6 мм ст10 ГОСТ 17305-91</t>
+          <t>Проволока 2,5 мм ст1кп ГОСТ 5663-79</t>
         </is>
       </c>
       <c r="B2410" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2411">
       <c r="A2411" t="inlineStr">
         <is>
-          <t>Проволока 2,6 мм ст3сп5 ГОСТ 17305-91</t>
+          <t>Проволока 2,5 мм ст60 ГОСТ 5663-79</t>
         </is>
       </c>
       <c r="B2411" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2412">
       <c r="A2412" t="inlineStr">
         <is>
-          <t>Проволока 2,8 мм ст60 ГОСТ 17305-91</t>
+          <t>Проволока 2,6 мм 08пс ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2412" t="inlineStr">
         <is>
-          <t>36 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2413">
       <c r="A2413" t="inlineStr">
         <is>
-          <t>Проволока 2 мм ст20 ГОСТ 17305-91</t>
+          <t>Проволока 2,6 мм ст10 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2413" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2414">
       <c r="A2414" t="inlineStr">
         <is>
-          <t>Проволока 2 мм ст3сп5 ГОСТ 17305-91</t>
+          <t>Проволока 2,6 мм ст3сп5 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2414" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2415">
       <c r="A2415" t="inlineStr">
         <is>
-          <t>Проволока 2 мм ст45 ГОСТ 17305-91</t>
+          <t>Проволока 2,8 мм ст60 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2415" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2416">
       <c r="A2416" t="inlineStr">
         <is>
-          <t>Проволока 3,2 мм 08кп ГОСТ 17305-91</t>
+          <t>Проволока 3 мм 08кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2416" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2417">
       <c r="A2417" t="inlineStr">
         <is>
-          <t>Проволока 3,2 мм 20А ГОСТ 17305-91</t>
+          <t>Проволока 3 мм ст10 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2417" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>35 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2418">
       <c r="A2418" t="inlineStr">
         <is>
-          <t>Проволока 3,2 мм ст10 ГОСТ 17305-91</t>
+          <t>Проволока 3 мм ст1кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2418" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2419">
       <c r="A2419" t="inlineStr">
         <is>
-          <t>Проволока 3,4 мм 08кп ГОСТ 17305-91</t>
+          <t>Проволока 3 мм ст20 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2419" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2420">
       <c r="A2420" t="inlineStr">
         <is>
-          <t>Проволока 3,4 мм ст45 ГОСТ 17305-91</t>
+          <t>Проволока 3 мм ст45 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2420" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2421">
       <c r="A2421" t="inlineStr">
         <is>
-          <t>Проволока 3,4 мм ст60 ГОСТ 17305-91</t>
+          <t>Проволока 3 мм ст60 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2421" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2422">
       <c r="A2422" t="inlineStr">
         <is>
-          <t>Проволока 3,6 мм 20А ГОСТ 17305-91</t>
+          <t>Проволока 3,2 мм 08кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2422" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2423">
       <c r="A2423" t="inlineStr">
         <is>
-          <t>Проволока 3,6 мм ст10 ГОСТ 17305-91</t>
+          <t>Проволока 3,2 мм 20А ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2423" t="inlineStr">
         <is>
-          <t>36 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2424">
       <c r="A2424" t="inlineStr">
         <is>
-          <t>Проволока 3,6 мм ст3сп5 ГОСТ 17305-91</t>
+          <t>Проволока 3,2 мм ст10 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2424" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2425">
       <c r="A2425" t="inlineStr">
         <is>
-          <t>Проволока 3,8 мм 08кп ГОСТ 17305-91</t>
+          <t>Проволока 3,4 мм 08кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2425" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2426">
       <c r="A2426" t="inlineStr">
         <is>
-          <t>Проволока 3,8 мм 08пс ГОСТ 17305-91</t>
+          <t>Проволока 3,4 мм ст45 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2426" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2427">
       <c r="A2427" t="inlineStr">
         <is>
-          <t>Проволока 3,8 мм ст10 ГОСТ 17305-91</t>
+          <t>Проволока 3,4 мм ст60 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2427" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2428">
       <c r="A2428" t="inlineStr">
         <is>
-          <t>Проволока 3,8 мм ст20 ГОСТ 17305-91</t>
+          <t>Проволока 3,6 мм 20А ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2428" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2429">
       <c r="A2429" t="inlineStr">
         <is>
-          <t>Проволока 3 мм 08кп ГОСТ 17305-91</t>
+          <t>Проволока 3,6 мм ст10 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2429" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2430">
       <c r="A2430" t="inlineStr">
         <is>
-          <t>Проволока 3 мм ст10 ГОСТ 17305-91</t>
+          <t>Проволока 3,6 мм ст3сп5 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2430" t="inlineStr">
         <is>
-          <t>35 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2431">
       <c r="A2431" t="inlineStr">
         <is>
-          <t>Проволока 3 мм ст1кп ГОСТ 17305-91</t>
+          <t>Проволока 3,8 мм 08кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2431" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2432">
       <c r="A2432" t="inlineStr">
         <is>
-          <t>Проволока 3 мм ст20 ГОСТ 17305-91</t>
+          <t>Проволока 3,8 мм 08пс ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2432" t="inlineStr">
         <is>
-          <t>31 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2433">
       <c r="A2433" t="inlineStr">
         <is>
-          <t>Проволока 3 мм ст45 ГОСТ 17305-91</t>
+          <t>Проволока 3,8 мм ст10 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2433" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2434">
       <c r="A2434" t="inlineStr">
         <is>
-          <t>Проволока 3 мм ст60 ГОСТ 17305-91</t>
+          <t>Проволока 3,8 мм ст20 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2434" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2435">
       <c r="A2435" t="inlineStr">
         <is>
-          <t>Проволока 4,2 мм 08пс ГОСТ 17305-91</t>
+          <t>Проволока 4 мм 08кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2435" t="inlineStr">
         <is>
-          <t>36 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2436">
       <c r="A2436" t="inlineStr">
         <is>
-          <t>Проволока 4,2 мм ст1кп ГОСТ 17305-91</t>
+          <t>Проволока 4,2 мм 08пс ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2436" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2437">
       <c r="A2437" t="inlineStr">
         <is>
-          <t>Проволока 4,2 мм ст20 ГОСТ 17305-91</t>
+          <t>Проволока 4,2 мм ст1кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2437" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2438">
       <c r="A2438" t="inlineStr">
         <is>
-          <t>Проволока 4,2 мм ст60 ГОСТ 17305-91</t>
+          <t>Проволока 4,2 мм ст20 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2438" t="inlineStr">
         <is>
-          <t>35 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2439">
       <c r="A2439" t="inlineStr">
         <is>
-          <t>Проволока 4,5 мм ст45 ГОСТ 17305-91</t>
+          <t>Проволока 4,2 мм ст60 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2439" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>35 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2440">
       <c r="A2440" t="inlineStr">
         <is>
-          <t>Проволока 4,8 мм 08кп ГОСТ 17305-91</t>
+          <t>Проволока 4,5 мм ст45 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2440" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2441">
       <c r="A2441" t="inlineStr">
         <is>
-          <t>Проволока 4,8 мм 08пс ГОСТ 17305-91</t>
+          <t>Проволока 4,8 мм 08кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2441" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2442">
       <c r="A2442" t="inlineStr">
         <is>
-          <t>Проволока 4,8 мм 20А ГОСТ 17305-91</t>
+          <t>Проволока 4,8 мм 08пс ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2442" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2443">
       <c r="A2443" t="inlineStr">
         <is>
-          <t>Проволока 4,8 мм ст1кп ГОСТ 17305-91</t>
+          <t>Проволока 4,8 мм 20А ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2443" t="inlineStr">
         <is>
-          <t>35 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2444">
       <c r="A2444" t="inlineStr">
         <is>
-          <t>Проволока 4,8 мм ст20 ГОСТ 17305-91</t>
+          <t>Проволока 4,8 мм ст1кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2444" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>35 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2445">
       <c r="A2445" t="inlineStr">
         <is>
-          <t>Проволока 4,8 мм ст3сп5 ГОСТ 17305-91</t>
+          <t>Проволока 4,8 мм ст20 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2445" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2446">
       <c r="A2446" t="inlineStr">
         <is>
-          <t>Проволока 4,8 мм ст45 ГОСТ 17305-91</t>
+          <t>Проволока 4,8 мм ст3сп5 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2446" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2447">
       <c r="A2447" t="inlineStr">
         <is>
-          <t>Проволока 4 мм 08кп ГОСТ 17305-91</t>
+          <t>Проволока 4,8 мм ст45 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2447" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2448">
       <c r="A2448" t="inlineStr">
         <is>
-          <t>Проволока 5,3 мм 20А ГОСТ 17305-91</t>
+          <t>Проволока 5 мм 08пс ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2448" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2449">
       <c r="A2449" t="inlineStr">
         <is>
-          <t>Проволока 5,3 мм ст45 ГОСТ 17305-91</t>
+          <t>Проволока 5 мм 20А ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2449" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2450">
       <c r="A2450" t="inlineStr">
         <is>
-          <t>Проволока 5,3 мм ст60 ГОСТ 17305-91</t>
+          <t>Проволока 5 мм ст1кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2450" t="inlineStr">
         <is>
-          <t>31 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2451">
       <c r="A2451" t="inlineStr">
         <is>
-          <t>Проволока 5,6 мм 08кп ГОСТ 17305-91</t>
+          <t>Проволока 5 мм ст60 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2451" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2452">
       <c r="A2452" t="inlineStr">
         <is>
-          <t>Проволока 5,6 мм 08пс ГОСТ 17305-91</t>
+          <t>Проволока 5,3 мм 20А ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2452" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2453">
       <c r="A2453" t="inlineStr">
         <is>
-          <t>Проволока 5,6 мм ст1кп ГОСТ 17305-91</t>
+          <t>Проволока 5,3 мм ст45 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2453" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2454">
       <c r="A2454" t="inlineStr">
         <is>
-          <t>Проволока 5,6 мм ст45 ГОСТ 17305-91</t>
+          <t>Проволока 5,3 мм ст60 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2454" t="inlineStr">
         <is>
-          <t>36 ₽/кг</t>
+          <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2455">
       <c r="A2455" t="inlineStr">
         <is>
-          <t>Проволока 5 мм 08пс ГОСТ 17305-91</t>
+          <t>Проволока 5,6 мм 08кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2455" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2456">
       <c r="A2456" t="inlineStr">
         <is>
-          <t>Проволока 5 мм 20А ГОСТ 17305-91</t>
+          <t>Проволока 5,6 мм 08пс ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2456" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2457">
       <c r="A2457" t="inlineStr">
         <is>
-          <t>Проволока 5 мм ст1кп ГОСТ 17305-91</t>
+          <t>Проволока 5,6 мм ст1кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2457" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2458">
       <c r="A2458" t="inlineStr">
         <is>
-          <t>Проволока 5 мм ст60 ГОСТ 17305-91</t>
+          <t>Проволока 5,6 мм ст45 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2458" t="inlineStr">
         <is>
-          <t>31 ₽/кг</t>
+          <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2459">
       <c r="A2459" t="inlineStr">
         <is>
-          <t>Проволока 6,3 мм ст10 ГОСТ 17305-91</t>
+          <t>Проволока 6 мм ст20 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2459" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2460">
       <c r="A2460" t="inlineStr">
         <is>
-          <t>Проволока 6,7 мм 08кп ГОСТ 17305-91</t>
+          <t>Проволока 6 мм ст3сп5 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2460" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2461">
       <c r="A2461" t="inlineStr">
         <is>
-          <t>Проволока 6,7 мм 08пс ГОСТ 17305-91</t>
+          <t>Проволока 6 мм ст45 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2461" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2462">
       <c r="A2462" t="inlineStr">
         <is>
-          <t>Проволока 6,7 мм ст1кп ГОСТ 17305-91</t>
+          <t>Проволока 6 мм ст60 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2462" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2463">
       <c r="A2463" t="inlineStr">
         <is>
-          <t>Проволока 6 мм ст20 ГОСТ 17305-91</t>
+          <t>Проволока 6,3 мм ст10 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2463" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2464">
       <c r="A2464" t="inlineStr">
         <is>
-          <t>Проволока 6 мм ст3сп5 ГОСТ 17305-91</t>
+          <t>Проволока 6,7 мм 08кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2464" t="inlineStr">
         <is>
-          <t>31 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2465">
       <c r="A2465" t="inlineStr">
         <is>
-          <t>Проволока 6 мм ст45 ГОСТ 17305-91</t>
+          <t>Проволока 6,7 мм 08пс ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2465" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2466">
       <c r="A2466" t="inlineStr">
         <is>
-          <t>Проволока 6 мм ст60 ГОСТ 17305-91</t>
+          <t>Проволока 6,7 мм ст1кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2466" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2467">
       <c r="A2467" t="inlineStr">
         <is>
-          <t>Проволока 7,5 мм 08кп ГОСТ 17305-91</t>
+          <t>Проволока 7 мм 08кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2467" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2468">
       <c r="A2468" t="inlineStr">
         <is>
-          <t>Проволока 7,5 мм ст1кп ГОСТ 17305-91</t>
+          <t>Проволока 7 мм 20А ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2468" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2469">
       <c r="A2469" t="inlineStr">
         <is>
-          <t>Проволока 7,5 мм ст20 ГОСТ 17305-91</t>
+          <t>Проволока 7,5 мм 08кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2469" t="inlineStr">
         <is>
           <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2470">
       <c r="A2470" t="inlineStr">
         <is>
-          <t>Проволока 7,5 мм ст45 ГОСТ 17305-91</t>
+          <t>Проволока 7,5 мм ст1кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2470" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2471">
       <c r="A2471" t="inlineStr">
         <is>
-          <t>Проволока 7 мм 08кп ГОСТ 17305-91</t>
+          <t>Проволока 7,5 мм ст20 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2471" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2472">
       <c r="A2472" t="inlineStr">
         <is>
-          <t>Проволока 7 мм 20А ГОСТ 17305-91</t>
+          <t>Проволока 7,5 мм ст45 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2472" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2473">
       <c r="A2473" t="inlineStr">
         <is>
-          <t>Проволока 8,5 мм 20А ГОСТ 17305-91</t>
+          <t>Проволока 8 мм ст1кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2473" t="inlineStr">
         <is>
           <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2474">
       <c r="A2474" t="inlineStr">
         <is>
-          <t>Проволока 8,5 мм ст10 ГОСТ 17305-91</t>
+          <t>Проволока 8 мм ст20 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2474" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2475">
       <c r="A2475" t="inlineStr">
         <is>
-          <t>Проволока 8,5 мм ст1кп ГОСТ 17305-91</t>
+          <t>Проволока 8 мм ст45 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2475" t="inlineStr">
         <is>
-          <t>31 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2476">
       <c r="A2476" t="inlineStr">
         <is>
-          <t>Проволока 8 мм ст1кп ГОСТ 17305-91</t>
+          <t>Проволока 8,5 мм 20А ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2476" t="inlineStr">
         <is>
           <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2477">
       <c r="A2477" t="inlineStr">
         <is>
-          <t>Проволока 8 мм ст20 ГОСТ 17305-91</t>
+          <t>Проволока 8,5 мм ст10 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2477" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2478">
       <c r="A2478" t="inlineStr">
         <is>
-          <t>Проволока 8 мм ст45 ГОСТ 17305-91</t>
+          <t>Проволока 8,5 мм ст1кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2478" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2479">
       <c r="A2479" t="inlineStr">
         <is>
-          <t>Проволока 9,5 мм ст20 ГОСТ 17305-91</t>
+          <t>Проволока 9 мм 08кп ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2479" t="inlineStr">
         <is>
-          <t>35 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2480">
       <c r="A2480" t="inlineStr">
         <is>
-          <t>Проволока 9,5 мм ст45 ГОСТ 17305-91</t>
+          <t>Проволока 9 мм ст10 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2480" t="inlineStr">
         <is>
           <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2481">
       <c r="A2481" t="inlineStr">
         <is>
-          <t>Проволока 9,5 мм ст60 ГОСТ 17305-91</t>
+          <t>Проволока 9 мм ст3сп5 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2481" t="inlineStr">
         <is>
-          <t>30 ₽/кг</t>
+          <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2482">
       <c r="A2482" t="inlineStr">
         <is>
-          <t>Проволока 9 мм 08кп ГОСТ 17305-91</t>
+          <t>Проволока 9 мм ст45 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2482" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2483">
       <c r="A2483" t="inlineStr">
         <is>
-          <t>Проволока 9 мм ст10 ГОСТ 17305-91</t>
+          <t>Проволока 9 мм ст60 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2483" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2484">
       <c r="A2484" t="inlineStr">
         <is>
-          <t>Проволока 9 мм ст3сп5 ГОСТ 17305-91</t>
+          <t>Проволока 9,5 мм ст20 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2484" t="inlineStr">
         <is>
-          <t>36 ₽/кг</t>
+          <t>35 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2485">
       <c r="A2485" t="inlineStr">
         <is>
-          <t>Проволока 9 мм ст45 ГОСТ 17305-91</t>
+          <t>Проволока 9,5 мм ст45 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2485" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2486">
       <c r="A2486" t="inlineStr">
         <is>
-          <t>Проволока 9 мм ст60 ГОСТ 17305-91</t>
+          <t>Проволока 9,5 мм ст60 ГОСТ 17305-91</t>
         </is>
       </c>
       <c r="B2486" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>30 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2487">
       <c r="A2487" t="inlineStr">
         <is>
           <t>Шестигранник 100 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2487" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2488">
       <c r="A2488" t="inlineStr">
         <is>
           <t>Шестигранник 100 мм ст35</t>
         </is>
       </c>
       <c r="B2488" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>
@@ -30441,92 +30441,92 @@
         <is>
           <t>Шестигранник 20,5 мм ст35</t>
         </is>
       </c>
       <c r="B2501" t="inlineStr">
         <is>
           <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2502">
       <c r="A2502" t="inlineStr">
         <is>
           <t>Шестигранник 21 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2502" t="inlineStr">
         <is>
           <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2503">
       <c r="A2503" t="inlineStr">
         <is>
-          <t>Шестигранник 22,5 мм ст45 ГОСТ 1050-88</t>
+          <t>Шестигранник 22 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2503" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2504">
       <c r="A2504" t="inlineStr">
         <is>
-          <t>Шестигранник 22 мм ст20 ГОСТ 1050-88</t>
+          <t>Шестигранник 22 мм ст35</t>
         </is>
       </c>
       <c r="B2504" t="inlineStr">
         <is>
           <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2505">
       <c r="A2505" t="inlineStr">
         <is>
-          <t>Шестигранник 22 мм ст35</t>
+          <t>Шестигранник 22 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2505" t="inlineStr">
         <is>
           <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2506">
       <c r="A2506" t="inlineStr">
         <is>
-          <t>Шестигранник 22 мм ст45 ГОСТ 1050-88</t>
+          <t>Шестигранник 22,5 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2506" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2507">
       <c r="A2507" t="inlineStr">
         <is>
           <t>Шестигранник 23,5 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2507" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2508">
       <c r="A2508" t="inlineStr">
         <is>
           <t>Шестигранник 23,5 мм ст35</t>
         </is>
       </c>
       <c r="B2508" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
@@ -30585,500 +30585,500 @@
         <is>
           <t>Шестигранник 28,5 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2513" t="inlineStr">
         <is>
           <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2514">
       <c r="A2514" t="inlineStr">
         <is>
           <t>Шестигранник 28,5 мм ст35</t>
         </is>
       </c>
       <c r="B2514" t="inlineStr">
         <is>
           <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2515">
       <c r="A2515" t="inlineStr">
         <is>
-          <t>Шестигранник 35,5 мм ст20 ГОСТ 1050-88</t>
+          <t>Шестигранник 3 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2515" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>30 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2516">
       <c r="A2516" t="inlineStr">
         <is>
-          <t>Шестигранник 35,5 мм ст35</t>
+          <t>Шестигранник 35,5 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2516" t="inlineStr">
         <is>
           <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2517">
       <c r="A2517" t="inlineStr">
         <is>
-          <t>Шестигранник 35,5 мм ст45 ГОСТ 1050-88</t>
+          <t>Шестигранник 35,5 мм ст35</t>
         </is>
       </c>
       <c r="B2517" t="inlineStr">
         <is>
           <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2518">
       <c r="A2518" t="inlineStr">
         <is>
-          <t>Шестигранник 36 мм ст20 ГОСТ 1050-88</t>
+          <t>Шестигранник 35,5 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2518" t="inlineStr">
         <is>
           <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2519">
       <c r="A2519" t="inlineStr">
         <is>
-          <t>Шестигранник 36 мм ст35</t>
+          <t>Шестигранник 36 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2519" t="inlineStr">
         <is>
           <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2520">
       <c r="A2520" t="inlineStr">
         <is>
-          <t>Шестигранник 37,5 мм ст20 ГОСТ 1050-88</t>
+          <t>Шестигранник 36 мм ст35</t>
         </is>
       </c>
       <c r="B2520" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2521">
       <c r="A2521" t="inlineStr">
         <is>
-          <t>Шестигранник 37,5 мм ст35</t>
+          <t>Шестигранник 37,5 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2521" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2522">
       <c r="A2522" t="inlineStr">
         <is>
-          <t>Шестигранник 38 мм ст45 ГОСТ 1050-88</t>
+          <t>Шестигранник 37,5 мм ст35</t>
         </is>
       </c>
       <c r="B2522" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2523">
       <c r="A2523" t="inlineStr">
         <is>
-          <t>Шестигранник 3 мм ст45 ГОСТ 1050-88</t>
+          <t>Шестигранник 38 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2523" t="inlineStr">
         <is>
-          <t>30 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2524">
       <c r="A2524" t="inlineStr">
         <is>
-          <t>Шестигранник 40 мм ст20 ГОСТ 1050-88</t>
+          <t>Шестигранник 4 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2524" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>30 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2525">
       <c r="A2525" t="inlineStr">
         <is>
-          <t>Шестигранник 40 мм ст35</t>
+          <t>Шестигранник 4,5 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2525" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>30 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2526">
       <c r="A2526" t="inlineStr">
         <is>
-          <t>Шестигранник 40 мм ст45 ГОСТ 1050-88</t>
+          <t>Шестигранник 40 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2526" t="inlineStr">
         <is>
           <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2527">
       <c r="A2527" t="inlineStr">
         <is>
-          <t>Шестигранник 41 мм ст45 ГОСТ 1050-88</t>
+          <t>Шестигранник 40 мм ст35</t>
         </is>
       </c>
       <c r="B2527" t="inlineStr">
         <is>
           <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2528">
       <c r="A2528" t="inlineStr">
         <is>
-          <t>Шестигранник 42,5 мм ст45 ГОСТ 1050-88</t>
+          <t>Шестигранник 40 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2528" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2529">
       <c r="A2529" t="inlineStr">
         <is>
-          <t>Шестигранник 42 мм ст20 ГОСТ 1050-88</t>
+          <t>Шестигранник 41 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2529" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2530">
       <c r="A2530" t="inlineStr">
         <is>
-          <t>Шестигранник 42 мм ст35</t>
+          <t>Шестигранник 42 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2530" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2531">
       <c r="A2531" t="inlineStr">
         <is>
-          <t>Шестигранник 4,5 мм ст45 ГОСТ 1050-88</t>
+          <t>Шестигранник 42 мм ст35</t>
         </is>
       </c>
       <c r="B2531" t="inlineStr">
         <is>
-          <t>30 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2532">
       <c r="A2532" t="inlineStr">
         <is>
-          <t>Шестигранник 46 мм ст45 ГОСТ 1050-88</t>
+          <t>Шестигранник 42,5 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2532" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2533">
       <c r="A2533" t="inlineStr">
         <is>
-          <t>Шестигранник 47,5 мм ст45 ГОСТ 1050-88</t>
+          <t>Шестигранник 46 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2533" t="inlineStr">
         <is>
           <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2534">
       <c r="A2534" t="inlineStr">
         <is>
           <t>Шестигранник 47 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2534" t="inlineStr">
         <is>
           <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2535">
       <c r="A2535" t="inlineStr">
         <is>
-          <t>Шестигранник 4 мм ст45 ГОСТ 1050-88</t>
+          <t>Шестигранник 47,5 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2535" t="inlineStr">
         <is>
-          <t>30 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2536">
       <c r="A2536" t="inlineStr">
         <is>
-          <t>Шестигранник 50 мм ст45 ГОСТ 1050-88</t>
+          <t>Шестигранник 5 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2536" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2537">
       <c r="A2537" t="inlineStr">
         <is>
-          <t>Шестигранник 52 мм ст45 ГОСТ 1050-88</t>
+          <t>Шестигранник 5 мм ст35</t>
         </is>
       </c>
       <c r="B2537" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2538">
       <c r="A2538" t="inlineStr">
         <is>
-          <t>Шестигранник 53 мм ст45 ГОСТ 1050-88</t>
+          <t>Шестигранник 5 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2538" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2539">
       <c r="A2539" t="inlineStr">
         <is>
-          <t>Шестигранник 55 мм ст45 ГОСТ 1050-88</t>
+          <t>Шестигранник 50 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2539" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2540">
       <c r="A2540" t="inlineStr">
         <is>
-          <t>Шестигранник 57 мм ст45 ГОСТ 1050-88</t>
+          <t>Шестигранник 52 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2540" t="inlineStr">
         <is>
           <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2541">
       <c r="A2541" t="inlineStr">
         <is>
-          <t>Шестигранник 5 мм ст20 ГОСТ 1050-88</t>
+          <t>Шестигранник 53 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2541" t="inlineStr">
         <is>
-          <t>31 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2542">
       <c r="A2542" t="inlineStr">
         <is>
-          <t>Шестигранник 5 мм ст35</t>
+          <t>Шестигранник 55 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2542" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2543">
       <c r="A2543" t="inlineStr">
         <is>
-          <t>Шестигранник 5 мм ст45 ГОСТ 1050-88</t>
+          <t>Шестигранник 57 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2543" t="inlineStr">
         <is>
-          <t>32 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2544">
       <c r="A2544" t="inlineStr">
         <is>
-          <t>Шестигранник 62 мм ст45 ГОСТ 1050-88</t>
+          <t>Шестигранник 6 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2544" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2545">
       <c r="A2545" t="inlineStr">
         <is>
-          <t>Шестигранник 63 мм ст20 ГОСТ 1050-88</t>
+          <t>Шестигранник 6 мм ст35</t>
         </is>
       </c>
       <c r="B2545" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2546">
       <c r="A2546" t="inlineStr">
         <is>
-          <t>Шестигранник 63 мм ст35</t>
+          <t>Шестигранник 6 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2546" t="inlineStr">
         <is>
-          <t>53 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2547">
       <c r="A2547" t="inlineStr">
         <is>
-          <t>Шестигранник 63 мм ст45 ГОСТ 1050-88</t>
+          <t>Шестигранник 62 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2547" t="inlineStr">
         <is>
           <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2548">
       <c r="A2548" t="inlineStr">
         <is>
-          <t>Шестигранник 65 мм ст45 ГОСТ 1050-88</t>
+          <t>Шестигранник 63 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2548" t="inlineStr">
         <is>
           <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2549">
       <c r="A2549" t="inlineStr">
         <is>
-          <t>Шестигранник 67 мм ст45 ГОСТ 1050-88</t>
+          <t>Шестигранник 63 мм ст35</t>
         </is>
       </c>
       <c r="B2549" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2550">
       <c r="A2550" t="inlineStr">
         <is>
-          <t>Шестигранник 6 мм ст20 ГОСТ 1050-88</t>
+          <t>Шестигранник 63 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2550" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2551">
       <c r="A2551" t="inlineStr">
         <is>
-          <t>Шестигранник 6 мм ст35</t>
+          <t>Шестигранник 65 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2551" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>53 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2552">
       <c r="A2552" t="inlineStr">
         <is>
-          <t>Шестигранник 6 мм ст45 ГОСТ 1050-88</t>
+          <t>Шестигранник 67 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2552" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2553">
       <c r="A2553" t="inlineStr">
         <is>
           <t>Шестигранник 70 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2553" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2554">
       <c r="A2554" t="inlineStr">
         <is>
           <t>Шестигранник 72 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2554" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
@@ -31089,234 +31089,234 @@
         <is>
           <t>Шестигранник 78 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2555" t="inlineStr">
         <is>
           <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2556">
       <c r="A2556" t="inlineStr">
         <is>
           <t>Шестигранник 78 мм ст35</t>
         </is>
       </c>
       <c r="B2556" t="inlineStr">
         <is>
           <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2557">
       <c r="A2557" t="inlineStr">
         <is>
-          <t>Шестигранник 80 мм ст45 ГОСТ 1050-88</t>
+          <t>Шестигранник 8 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2557" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2558">
       <c r="A2558" t="inlineStr">
         <is>
-          <t>Шестигранник 83 мм ст20 ГОСТ 1050-88</t>
+          <t>Шестигранник 8 мм ст35</t>
         </is>
       </c>
       <c r="B2558" t="inlineStr">
         <is>
-          <t>55 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2559">
       <c r="A2559" t="inlineStr">
         <is>
-          <t>Шестигранник 83 мм ст35</t>
+          <t>Шестигранник 80 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2559" t="inlineStr">
         <is>
           <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2560">
       <c r="A2560" t="inlineStr">
         <is>
-          <t>Шестигранник 85 мм ст20 ГОСТ 1050-88</t>
+          <t>Шестигранник 83 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2560" t="inlineStr">
         <is>
           <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2561">
       <c r="A2561" t="inlineStr">
         <is>
-          <t>Шестигранник 85 мм ст35</t>
+          <t>Шестигранник 83 мм ст35</t>
         </is>
       </c>
       <c r="B2561" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2562">
       <c r="A2562" t="inlineStr">
         <is>
-          <t>Шестигранник 8 мм ст20 ГОСТ 1050-88</t>
+          <t>Шестигранник 85 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2562" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2563">
       <c r="A2563" t="inlineStr">
         <is>
-          <t>Шестигранник 8 мм ст35</t>
+          <t>Шестигранник 85 мм ст35</t>
         </is>
       </c>
       <c r="B2563" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2564">
       <c r="A2564" t="inlineStr">
         <is>
-          <t>Шестигранник 90 мм ст45 ГОСТ 1050-88</t>
+          <t>Шестигранник 9 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2564" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2565">
       <c r="A2565" t="inlineStr">
         <is>
-          <t>Шестигранник 93 мм ст20 ГОСТ 1050-88</t>
+          <t>Шестигранник 9 мм ст35</t>
         </is>
       </c>
       <c r="B2565" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>35 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2566">
       <c r="A2566" t="inlineStr">
         <is>
-          <t>Шестигранник 93 мм ст35</t>
+          <t>Шестигранник 90 мм ст45 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2566" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2567">
       <c r="A2567" t="inlineStr">
         <is>
-          <t>Шестигранник 95 мм ст20 ГОСТ 1050-88</t>
+          <t>Шестигранник 93 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2567" t="inlineStr">
         <is>
-          <t>57 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2568">
       <c r="A2568" t="inlineStr">
         <is>
-          <t>Шестигранник 95 мм ст35</t>
+          <t>Шестигранник 93 мм ст35</t>
         </is>
       </c>
       <c r="B2568" t="inlineStr">
         <is>
           <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2569">
       <c r="A2569" t="inlineStr">
         <is>
-          <t>Шестигранник 98 мм ст20 ГОСТ 1050-88</t>
+          <t>Шестигранник 95 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2569" t="inlineStr">
         <is>
           <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2570">
       <c r="A2570" t="inlineStr">
         <is>
-          <t>Шестигранник 98 мм ст35</t>
+          <t>Шестигранник 95 мм ст35</t>
         </is>
       </c>
       <c r="B2570" t="inlineStr">
         <is>
-          <t>58 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2571">
       <c r="A2571" t="inlineStr">
         <is>
-          <t>Шестигранник 9 мм ст20 ГОСТ 1050-88</t>
+          <t>Шестигранник 98 мм ст20 ГОСТ 1050-88</t>
         </is>
       </c>
       <c r="B2571" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>57 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2572">
       <c r="A2572" t="inlineStr">
         <is>
-          <t>Шестигранник 9 мм ст35</t>
+          <t>Шестигранник 98 мм ст35</t>
         </is>
       </c>
       <c r="B2572" t="inlineStr">
         <is>
-          <t>35 ₽/кг</t>
+          <t>58 ₽/кг</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>