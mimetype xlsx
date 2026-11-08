--- v0 (2026-06-01)
+++ v1 (2026-11-08)
@@ -525,356 +525,356 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1,5 мм 06ХН28МДТ</t>
+          <t>Лист нержавеющий 1 мм 06ХН28МДТ</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>9348 ₽/шт.</t>
+          <t>5173 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1,5 мм 08Х18Н10Т</t>
+          <t>Лист нержавеющий 1 мм 08Х18Н10Т</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>7999 ₽/шт.</t>
+          <t>3420 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1,5 мм 20Х13</t>
+          <t>Лист нержавеющий 1 мм 20Х13</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>8262 ₽/шт.</t>
+          <t>4178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1,5 мм 20Х23Н18</t>
+          <t>Лист нержавеющий 1 мм 20Х23Н18</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>8153 ₽/шт.</t>
+          <t>3493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1,5 мм 40Х</t>
+          <t>Лист нержавеющий 1 мм 40Х</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>9969 ₽/шт.</t>
+          <t>6238 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1,5 мм 40Х13</t>
+          <t>Лист нержавеющий 1 мм 40Х13</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>8224 ₽/шт.</t>
+          <t>4137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1,5 мм 95Х18</t>
+          <t>Лист нержавеющий 1 мм 95Х18</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>8435 ₽/шт.</t>
+          <t>4872 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1,5 мм AISI310s</t>
+          <t>Лист нержавеющий 1 мм AISI310s</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>8643 ₽/шт.</t>
+          <t>5170 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1,5 мм AISI321</t>
+          <t>Лист нержавеющий 1 мм AISI321</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>9821 ₽/шт.</t>
+          <t>6232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1,5 мм AISI430</t>
+          <t>Лист нержавеющий 1 мм AISI430</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>9413 ₽/шт.</t>
+          <t>6195 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1,5 мм ст20</t>
+          <t>Лист нержавеющий 1 мм Х20Н80</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>10529 ₽/шт.</t>
+          <t>7694 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1,5 мм ст45</t>
+          <t>Лист нержавеющий 1 мм ст20</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>10748 ₽/шт.</t>
+          <t>6539 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1,5 мм Х20Н80</t>
+          <t>Лист нержавеющий 1 мм ст45</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>11368 ₽/шт.</t>
+          <t>7258 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1 мм 06ХН28МДТ</t>
+          <t>Лист нержавеющий 1,5 мм 06ХН28МДТ</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>5173 ₽/шт.</t>
+          <t>9348 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1 мм 08Х18Н10Т</t>
+          <t>Лист нержавеющий 1,5 мм 08Х18Н10Т</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>3420 ₽/шт.</t>
+          <t>7999 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1 мм 20Х13</t>
+          <t>Лист нержавеющий 1,5 мм 20Х13</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>4178 ₽/шт.</t>
+          <t>8262 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1 мм 20Х23Н18</t>
+          <t>Лист нержавеющий 1,5 мм 20Х23Н18</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>3493 ₽/шт.</t>
+          <t>8153 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1 мм 40Х</t>
+          <t>Лист нержавеющий 1,5 мм 40Х</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>6238 ₽/шт.</t>
+          <t>9969 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1 мм 40Х13</t>
+          <t>Лист нержавеющий 1,5 мм 40Х13</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>4137 ₽/шт.</t>
+          <t>8224 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1 мм 95Х18</t>
+          <t>Лист нержавеющий 1,5 мм 95Х18</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>4872 ₽/шт.</t>
+          <t>8435 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1 мм AISI310s</t>
+          <t>Лист нержавеющий 1,5 мм AISI310s</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>5170 ₽/шт.</t>
+          <t>8643 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1 мм AISI321</t>
+          <t>Лист нержавеющий 1,5 мм AISI321</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>6232 ₽/шт.</t>
+          <t>9821 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1 мм AISI430</t>
+          <t>Лист нержавеющий 1,5 мм AISI430</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>6195 ₽/шт.</t>
+          <t>9413 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1 мм ст20</t>
+          <t>Лист нержавеющий 1,5 мм Х20Н80</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>6539 ₽/шт.</t>
+          <t>11368 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1 мм ст45</t>
+          <t>Лист нержавеющий 1,5 мм ст20</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>7258 ₽/шт.</t>
+          <t>10529 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 1 мм Х20Н80</t>
+          <t>Лист нержавеющий 1,5 мм ст45</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>7694 ₽/шт.</t>
+          <t>10748 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Лист нержавеющий 2 мм 06ХН28МДТ</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>13326 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Лист нержавеющий 2 мм 08Х18Н10Т</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>12179 ₽/шт.</t>
         </is>
@@ -957,80 +957,80 @@
         <is>
           <t>Лист нержавеющий 2 мм AISI321</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>13549 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Лист нержавеющий 2 мм AISI430</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>13426 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 2 мм ст20</t>
+          <t>Лист нержавеющий 2 мм Х20Н80</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>14421 ₽/шт.</t>
+          <t>14958 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 2 мм ст45</t>
+          <t>Лист нержавеющий 2 мм ст20</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>14764 ₽/шт.</t>
+          <t>14421 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 2 мм Х20Н80</t>
+          <t>Лист нержавеющий 2 мм ст45</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>14958 ₽/шт.</t>
+          <t>14764 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Лист нержавеющий 3 мм 06ХН28МДТ</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>17482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Лист нержавеющий 3 мм 08Х18Н10Т</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>15400 ₽/шт.</t>
         </is>
@@ -1113,80 +1113,80 @@
         <is>
           <t>Лист нержавеющий 3 мм AISI321</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>17927 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Лист нержавеющий 3 мм AISI430</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>17861 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 3 мм ст20</t>
+          <t>Лист нержавеющий 3 мм Х20Н80</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>18410 ₽/шт.</t>
+          <t>18762 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 3 мм ст45</t>
+          <t>Лист нержавеющий 3 мм ст20</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>18547 ₽/шт.</t>
+          <t>18410 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 3 мм Х20Н80</t>
+          <t>Лист нержавеющий 3 мм ст45</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>18762 ₽/шт.</t>
+          <t>18547 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Лист нержавеющий 4 мм 06ХН28МДТ</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>20633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Лист нержавеющий 4 мм 08Х18Н10Т</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>18820 ₽/шт.</t>
         </is>
@@ -1269,80 +1269,80 @@
         <is>
           <t>Лист нержавеющий 4 мм AISI321</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>21398 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Лист нержавеющий 4 мм AISI430</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>20808 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 4 мм ст20</t>
+          <t>Лист нержавеющий 4 мм Х20Н80</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>21995 ₽/шт.</t>
+          <t>22519 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 4 мм ст45</t>
+          <t>Лист нержавеющий 4 мм ст20</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>22503 ₽/шт.</t>
+          <t>21995 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 4 мм Х20Н80</t>
+          <t>Лист нержавеющий 4 мм ст45</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>22519 ₽/шт.</t>
+          <t>22503 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Лист нержавеющий 5 мм 06ХН28МДТ</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>23943 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Лист нержавеющий 5 мм 08Х18Н10Т</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>22565 ₽/шт.</t>
         </is>
@@ -1425,80 +1425,80 @@
         <is>
           <t>Лист нержавеющий 5 мм AISI321</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>24514 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Лист нержавеющий 5 мм AISI430</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>24190 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 5 мм ст20</t>
+          <t>Лист нержавеющий 5 мм Х20Н80</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>25381 ₽/шт.</t>
+          <t>26442 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 5 мм ст45</t>
+          <t>Лист нержавеющий 5 мм ст20</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>25955 ₽/шт.</t>
+          <t>25381 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 5 мм Х20Н80</t>
+          <t>Лист нержавеющий 5 мм ст45</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>26442 ₽/шт.</t>
+          <t>25955 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Лист нержавеющий 8 мм 06ХН28МДТ</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>27797 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Лист нержавеющий 8 мм 08Х18Н10Т</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>26649 ₽/шт.</t>
         </is>
@@ -1581,80 +1581,80 @@
         <is>
           <t>Лист нержавеющий 8 мм AISI321</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>28019 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Лист нержавеющий 8 мм AISI430</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>27907 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 8 мм ст20</t>
+          <t>Лист нержавеющий 8 мм Х20Н80</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>28525 ₽/шт.</t>
+          <t>29665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 8 мм ст45</t>
+          <t>Лист нержавеющий 8 мм ст20</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>29635 ₽/шт.</t>
+          <t>28525 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Лист нержавеющий 8 мм Х20Н80</t>
+          <t>Лист нержавеющий 8 мм ст45</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>29665 ₽/шт.</t>
+          <t>29635 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Лист нержавеющий рифленый 2х1000х2000 мм AISI304 ГОСТ 8568-77</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>10791 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Лист нержавеющий рифленый 2х1250х2500 мм AISI304 ГОСТ 8568-77</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>13280 ₽/шт.</t>
         </is>