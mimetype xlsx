--- v0 (2026-05-21)
+++ v1 (2026-08-27)
@@ -537,183 +537,183 @@
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,025x0,025x0,026 03Х17Н12М2Т-ВИ ТУ 1276-003-38279335-2013</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,025x0,025x0,026 08Х18Н10Т ТУ 1276-003-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 0,025x0,025x0,026 08Х18Н10 ТУ 1276-003-38279335-2013</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,025x0,025x0,026 08Х18Н10 ТУ 1276-003-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 0,025x0,025x0,026 08Х18Н10Т ТУ 1276-003-38279335-2013</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,025x0,025x0,026 12Х18Н10Т ТУ 1276-003-38279335-2013</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,025x0,025x0,026 12Х18Н9Т ТУ 1276-003-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 0,025x0,025x0,026 12Х18Н9 ТУ 1276-003-38279335-2013</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,025x0,025x0,026 12Х18Н9 ТУ 1276-003-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 0,025x0,025x0,026 12Х18Н9Т ТУ 1276-003-38279335-2013</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,026x0,026x0,025 12Х18Н9 ТУ 1276-003-38279335-2013</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,03x0,025x0,07 03Х17Н12М2Т-ВИ ТУ 1276-003-38279335-2013</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,03x0,025x0,07 08Х18Н10Т ТУ 1276-003-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 0,03x0,025x0,07 08Х18Н10 ТУ 1276-003-38279335-2013</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,03x0,025x0,07 08Х18Н10 ТУ 1276-003-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 0,03x0,025x0,07 08Х18Н10Т ТУ 1276-003-38279335-2013</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,03x0,025x0,07 12Х18Н10Т ТУ 1276-003-38279335-2013</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,03x0,025x0,07 12Х18Н9Т ТУ 1276-003-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 0,03x0,025x0,07 12Х18Н9 ТУ 1276-003-38279335-2013</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,03x0,025x0,07 12Х18Н9 ТУ 1276-003-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 0,03x0,025x0,07 12Х18Н9Т ТУ 1276-003-38279335-2013</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,04x0,04x0,03 03Х18Н9Т-ВИ ТУ 14-4-507-99</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,04x0,04x0,03 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
@@ -1833,63 +1833,63 @@
         <is>
           <t>Нержавеющая тканая сетка 0,315x0,315x0,16 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,315x0,315x0,16 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,315x0,315x0,16 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,315x0,315x0,16 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,315x0,315x0,16 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,315x0,315x0,16 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,315x0,315x0,16 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,315x0,315x0,2 08Х18Н10 ГОСТ 3826-82</t>
         </is>
@@ -1989,87 +1989,87 @@
         <is>
           <t>Нержавеющая тканая сетка 0,315x0,315x0,2 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,315x0,315x0,2 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,315x0,315x0,25 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,315x0,315x0,2 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,315x0,315x0,2 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,315x0,315x0,2 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,315x0,315x0,2 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,315x0,315x0,2 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,315x0,315x0,25 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,35x0,35x0,2 08Х18Н10 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,35x0,35x0,2 10Х17Н13М2Т ГОСТ 3187-76</t>
         </is>
@@ -2433,291 +2433,291 @@
         <is>
           <t>Нержавеющая тканая сетка 0,45x0,45x0,2 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,45x0,45x0,2 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,45x0,45x0,25 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,45x0,45x0,2 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,45x0,45x0,25 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,45x0,45x0,2 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,45x0,45x0,25 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,45x0,45x0,2 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,45x0,45x0,25 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,45x0,45x0,25 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,45x0,45x0,25 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,45x0,45x0,25 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,45x0,45x0,25 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,45x0,45x0,25 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,45x0,45x0,25 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,45x0,45x0,25 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,45x0,45x0,25 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,45x0,45x0,25 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,45x0,45x0,25 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,45x0,45x0,25 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,45x0,45x0,25 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,45x0,45x0,25 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,45x0,45x0,25 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,45x0,45x0,25 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,45x0,45x0,25 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,45x0,45x0,25 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,45x0,45x0,28 08Х18Н10 ГОСТ 3187-76</t>
+          <t>Нержавеющая тканая сетка 0,45x0,45x0,25 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,45x0,45x0,28 10Х17Н13М2Т ГОСТ 3187-76</t>
+          <t>Нержавеющая тканая сетка 0,45x0,45x0,25 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,45x0,45x0,28 10Х17Н13М3Т ГОСТ 3187-76</t>
+          <t>Нержавеющая тканая сетка 0,45x0,45x0,25 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,45x0,45x0,28 12Х18Н10Т ГОСТ 3187-76</t>
+          <t>Нержавеющая тканая сетка 0,45x0,45x0,28 08Х18Н10 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,45x0,45x0,28 12Х18Н9 ГОСТ 3187-76</t>
+          <t>Нержавеющая тканая сетка 0,45x0,45x0,28 10Х17Н13М2Т ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,45x0,45x0,28 12Х18Н9Т ГОСТ 3187-76</t>
+          <t>Нержавеющая тканая сетка 0,45x0,45x0,28 10Х17Н13М3Т ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,45x0,45x0,2 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,45x0,45x0,28 12Х18Н10Т ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,45x0,45x0,2 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,45x0,45x0,28 12Х18Н9 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,45x0,45x0,2 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,45x0,45x0,28 12Х18Н9Т ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,4x0,4x0,15 03Х18Н9Т-ВИ ТУ 14-4-507-99</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,4x0,4x0,15 12Х18Н10Т ТУ 14-4-507-99</t>
         </is>
@@ -2841,303 +2841,303 @@
         <is>
           <t>Нержавеющая тканая сетка 0,4x0,4x0,2 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,4x0,4x0,2 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,4x0,4x0,2 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,4x0,4x0,2 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,4x0,4x0,2 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,4x0,4x0,28 08Х18Н10 ГОСТ 3187-76</t>
+          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,4x0,4x0,28 10Х17Н13М2Т ГОСТ 3187-76</t>
+          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,4x0,4x0,28 10Х17Н13М3Т ГОСТ 3187-76</t>
+          <t>Нержавеющая тканая сетка 0,4x0,4x0,25 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,4x0,4x0,28 12Х18Н10Т ГОСТ 3187-76</t>
+          <t>Нержавеющая тканая сетка 0,4x0,4x0,28 08Х18Н10 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,4x0,4x0,28 12Х18Н9 ГОСТ 3187-76</t>
+          <t>Нержавеющая тканая сетка 0,4x0,4x0,28 10Х17Н13М2Т ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,4x0,4x0,28 12Х18Н9Т ГОСТ 3187-76</t>
+          <t>Нержавеющая тканая сетка 0,4x0,4x0,28 10Х17Н13М3Т ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,4x0,4x0,2 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,4x0,4x0,28 12Х18Н10Т ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,4x0,4x0,2 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,4x0,4x0,28 12Х18Н9 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,4x0,4x0,2 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,4x0,4x0,28 12Х18Н9Т ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,55x0,55x0,22 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,55x0,55x0,22 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
@@ -3225,63 +3225,63 @@
         <is>
           <t>Нержавеющая тканая сетка 0,55x0,55x0,22 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,55x0,55x0,22 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,55x0,55x0,22 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,55x0,55x0,22 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,55x0,55x0,22 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,55x0,55x0,22 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,55x0,55x0,22 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,55x0,55x0,28 08Х18Н10 ГОСТ 3826-82</t>
         </is>
@@ -3369,63 +3369,63 @@
         <is>
           <t>Нержавеющая тканая сетка 0,55x0,55x0,28 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,55x0,55x0,28 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,55x0,55x0,28 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,55x0,55x0,28 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,55x0,55x0,28 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,55x0,55x0,28 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,55x0,55x0,28 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,5x0,5x0,2 08Х18Н10 ГОСТ 3826-82</t>
         </is>
@@ -3525,243 +3525,243 @@
         <is>
           <t>Нержавеющая тканая сетка 0,5x0,5x0,2 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,5x0,5x0,2 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,2 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,2 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,2 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,2 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,2 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,2 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,25 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,5x0,5x0,3 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,5x0,5x0,3 08Х18Н10 ГОСТ 3826-82</t>
         </is>
@@ -3861,231 +3861,231 @@
         <is>
           <t>Нержавеющая тканая сетка 0,5x0,5x0,3 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,5x0,5x0,3 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,35 08Х18Н10 ГОСТ 3187-76</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,3 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,35 10Х17Н13М2Т ГОСТ 3187-76</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,3 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,35 10Х17Н13М3Т ГОСТ 3187-76</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,3 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,35 12Х18Н10Т ГОСТ 3187-76</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,3 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,35 12Х18Н9 ГОСТ 3187-76</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,35 08Х18Н10 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,35 12Х18Н9Т ГОСТ 3187-76</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,35 10Х17Н13М2Т ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,37 08Х18Н10 ГОСТ 3187-76</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,35 10Х17Н13М3Т ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,37 10Х17Н13М2Т ГОСТ 3187-76</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,35 12Х18Н10Т ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,37 10Х17Н13М3Т ГОСТ 3187-76</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,35 12Х18Н9 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,37 12Х18Н10Т ГОСТ 3187-76</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,35 12Х18Н9Т ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,37 12Х18Н9 ГОСТ 3187-76</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,37 08Х18Н10 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,37 12Х18Н9Т ГОСТ 3187-76</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,37 10Х17Н13М2Т ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,3 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,37 10Х17Н13М3Т ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,3 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,37 12Х18Н10Т ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,3 AISI-316 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,37 12Х18Н9 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,5x0,5x0,3 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,5x0,5x0,37 12Х18Н9Т ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,63x0,63x0,25 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,63x0,63x0,25 08Х18Н10 ГОСТ 3826-82</t>
         </is>
@@ -4185,63 +4185,63 @@
         <is>
           <t>Нержавеющая тканая сетка 0,63x0,63x0,25 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,63x0,63x0,25 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,63x0,63x0,25 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,63x0,63x0,25 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,63x0,63x0,25 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,63x0,63x0,25 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,63x0,63x0,25 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,63x0,63x0,32 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
@@ -4353,63 +4353,63 @@
         <is>
           <t>Нержавеющая тканая сетка 0,63x0,63x0,32 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,63x0,63x0,32 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,63x0,63x0,32 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,63x0,63x0,32 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,63x0,63x0,32 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,63x0,63x0,32 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,63x0,63x0,32 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,6x0,6x0,4 08Х18Н10 ГОСТ 3187-76</t>
         </is>
@@ -4593,63 +4593,63 @@
         <is>
           <t>Нержавеющая тканая сетка 0,7x0,7x0,28 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,7x0,7x0,28 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,7x0,7x0,28 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,7x0,7x0,28 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,7x0,7x0,28 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,7x0,7x0,28 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,7x0,7x0,28 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,7x0,7x0,32 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
@@ -4761,63 +4761,63 @@
         <is>
           <t>Нержавеющая тканая сетка 0,7x0,7x0,32 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,7x0,7x0,32 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,7x0,7x0,32 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,7x0,7x0,32 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,7x0,7x0,32 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,7x0,7x0,32 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,7x0,7x0,32 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,7x0,7x0,32 AISI-321 ГОСТ 3826-82</t>
         </is>
@@ -5013,63 +5013,63 @@
         <is>
           <t>Нержавеющая тканая сетка 0,8x0,8x0,25 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,8x0,8x0,25 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,8x0,8x0,25 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,8x0,8x0,25 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,8x0,8x0,25 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,8x0,8x0,25 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,8x0,8x0,25 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,8x0,8x0,25 AISI-321 ГОСТ 3826-82</t>
         </is>
@@ -5217,63 +5217,63 @@
         <is>
           <t>Нержавеющая тканая сетка 0,8x0,8x0,32 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,8x0,8x0,32 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,8x0,8x0,32 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,8x0,8x0,32 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,8x0,8x0,32 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,8x0,8x0,32 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,8x0,8x0,32 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,8x0,8x0,32 AISI-321 ГОСТ 3826-82</t>
         </is>
@@ -5373,63 +5373,63 @@
         <is>
           <t>Нержавеющая тканая сетка 0,8x0,8x0,4 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,8x0,8x0,4 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,8x0,8x0,4 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,8x0,8x0,4 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,8x0,8x0,4 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,8x0,8x0,4 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,8x0,8x0,4 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,9x0,9x0,22 08Х18Н10 ГОСТ 3826-82</t>
         </is>
@@ -5517,63 +5517,63 @@
         <is>
           <t>Нержавеющая тканая сетка 0,9x0,9x0,22 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,9x0,9x0,22 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,9x0,9x0,22 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,9x0,9x0,22 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,9x0,9x0,22 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,9x0,9x0,22 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,9x0,9x0,22 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,9x0,9x0,36 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
@@ -5685,3927 +5685,3927 @@
         <is>
           <t>Нержавеющая тканая сетка 0,9x0,9x0,36 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,9x0,9x0,36 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,9x0,9x0,36 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,9x0,9x0,36 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 0,9x0,9x0,36 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 0,9x0,9x0,36 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 0,9x0,9x0,36 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,1x1,1x0,36 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,1x1,1x0,36 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,1x1,1x0,36 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,1x1,1x0,36 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,1x1,1x0,36 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,1x1,1x0,36 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,1x1,1x0,36 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 1,1x1,1x0,36 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,1x1,1x0,36 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,1x1,1x0,36 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1 12Х18Н9 ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 1,1x1,1x0,36 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,1x1,1x0,36 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1,2 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1,2 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1,6 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1,6 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1,6 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1,6 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1,6 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1,6 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1,6 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1,6 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1,6 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1,6 12Х18Н9 ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1,6 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1,6 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1,6 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1,6 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1,6 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1 AISI-316 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x1 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,6 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,6 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,6 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,6 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,6 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2 12Х18Н9 ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,6 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,6 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,6 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2,5 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,6 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2,5 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,6 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2,5 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,6 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2,5 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,2x1,2x0,6 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2,5 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2,5 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2,5 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2,5 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2,5 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2,5 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2,5 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2,5 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x2 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x3 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 10x10x3 12Х18Н9 ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,1x1,1x0,36 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,1x1,1x0,36 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,1x1,1x0,36 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,1x1,1x0,36 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,1x1,1x0,36 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,1x1,1x0,36 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,1x1,1x0,36 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,1x1,1x0,36 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,1x1,1x0,36 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,1x1,1x0,36 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,1x1,1x0,36 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,1x1,1x0,36 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,32 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,4x1,4x0,65 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,4 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,6 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,6 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,6 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,6 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,6 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,6 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,6 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,6 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,6 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,6 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,6 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,2x1,2x0,6 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 12x12x1 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 12x12x1 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 12x12x1,2 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 12x12x1,2 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 12x12x1,2 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 12x12x1,2 12Х18Н9 ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 12x12x2 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,8 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 12x12x2 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,8 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 12x12x2 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,8 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 12x12x2 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,8 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 12x12x2 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,8 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 12x12x2 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,8 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 12x12x2 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,8 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 12x12x2 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,8 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 12x12x2 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,8 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 12x12x2 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,8 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 12x12x2 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,8 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 12x12x2 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,8 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 12x12x2 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 12x12x2 AISI-316 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 12x12x2 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,36 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,55 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 AISI-316 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,45 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,65 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,4x1,4x0,6 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x1 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x1 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x1 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x1 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x1 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x1 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x1 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x1 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x1 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1 12Х18Н9 ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x1,2 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x1 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x1,2 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x1 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x1 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x1 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x2 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x2 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1,2 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x2 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1,2 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x2 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1,6 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x2 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1,6 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x2 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1,6 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x2 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1,6 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x2 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1,6 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x2 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1,6 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x2 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1,6 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x2 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1,6 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x2 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1,6 12Х18Н9 ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x2 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1,6 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 14x14x2 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1,6 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1,6 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1,6 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1,6 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x1,6 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,32 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2 12Х18Н9 ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2,5 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2,5 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2,5 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2,5 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2,5 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2,5 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2,5 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,4 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2,5 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,8 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2,5 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,8 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2,5 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,8 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2,5 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,8 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x2,5 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,8 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x3 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,8 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 10x10x3 12Х18Н9 ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,8 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 12x12x1 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,8 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 12x12x1 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,8 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 12x12x1,2 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,8 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 12x12x1,2 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,8 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 12x12x1,2 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,8 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 12x12x1,2 12Х18Н9 ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 12x12x2 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 12x12x2 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 12x12x2 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 12x12x2 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 12x12x2 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 12x12x2 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 12x12x2 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 12x12x2 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 12x12x2 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 12x12x2 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 12x12x2 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 12x12x2 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,6x1,6x0,9 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 12x12x2 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x1,6 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 12x12x2 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x1,6 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 12x12x2 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x1,6 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x1 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x1,6 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x1 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x1,6 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x1 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x1,6 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x1 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x1,6 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x1 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x1,6 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x1 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x1,6 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x1 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x1,6 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x1 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x1,6 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x1 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x1,6 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x1 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x1,6 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x1 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x1,6 AISI-316 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x1 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x1,6 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x1 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x1,8 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x1,2 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x2 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x1,2 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x2,5 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x2 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x2,5 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x2 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x2,5 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x2 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x2,5 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x2 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x2,5 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x2 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x2,5 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x2 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x2,5 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x2 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x2,5 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x2 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x2,5 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x2 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x2,5 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x2 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x2,5 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x2 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x2,5 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x2 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 16x16x2,5 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x2 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 14x14x2 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x1,6 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x1,6 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x1,6 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x1,6 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x1,6 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x1,6 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x1,6 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x1,6 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x1,6 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x1,6 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x1,6 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x1,6 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 AISI-316 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x1,6 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,45 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x1,6 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,55 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x1,6 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x1,8 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x2 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x2,5 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x2,5 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x2,5 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x2,5 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x2,5 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x2,5 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x2,5 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x2,5 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x2,5 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x2,5 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x2,5 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 AISI-316 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x2,5 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1,8x1,8x0,7 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 16x16x2,5 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 1x1x0,15 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 1x1x0,2 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
@@ -9717,63 +9717,63 @@
         <is>
           <t>Нержавеющая тканая сетка 1x1x0,25 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 1x1x0,25 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1x1x0,25 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1x1x0,25 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1x1x0,25 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1x1x0,25 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 1x1x0,25 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 1x1x0,32 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
@@ -9885,63 +9885,63 @@
         <is>
           <t>Нержавеющая тканая сетка 1x1x0,32 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 1x1x0,32 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1x1x0,32 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1x1x0,32 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1x1x0,32 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1x1x0,32 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 1x1x0,32 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 1x1x0,36 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
@@ -10065,63 +10065,63 @@
         <is>
           <t>Нержавеющая тканая сетка 1x1x0,4 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 1x1x0,4 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1x1x0,4 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1x1x0,4 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1x1x0,4 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1x1x0,4 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 1x1x0,4 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 1x1x0,4 AISI-321 ГОСТ 3826-82</t>
         </is>
@@ -10221,2067 +10221,2067 @@
         <is>
           <t>Нержавеющая тканая сетка 1x1x0,5 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 1x1x0,5 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1x1x0,5 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1x1x0,5 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 1x1x0,5 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 1x1x0,5 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 1x1x0,5 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 1x1x0,6 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x1,6 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,45 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x1,6 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,45 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x1,6 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,45 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x1,6 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,45 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x1,6 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,45 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x1,6 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,45 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x1,6 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,45 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x1,6 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,45 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x1,6 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,45 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x1,6 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,45 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x1,6 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,45 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x1,6 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,45 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x1,6 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,5 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x1,6 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,5 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2,5 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2,5 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2,5 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2,5 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,4 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2,5 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,4 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2,5 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,4 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2,5 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,4 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2,5 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,4 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2,5 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,4 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2,5 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,4 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2,5 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,4 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2,5 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,4 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2,5 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,4 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,4 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,4 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2 AISI-316 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 20x20x2 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,45 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,45 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,45 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,45 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,45 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,45 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,45 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,45 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,45 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,45 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,45 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,45 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,5 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,5 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 AISI-316 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,2x2,2x0,7 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,4 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,4 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,4 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,4 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,4 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,4 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,4 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,4 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,4 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,4 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,4 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,4 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,5x2x0,4 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,5 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x0,6 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x1,6 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x1,6 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x1,6 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x1,6 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x1,6 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x1,6 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x1,6 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1,2 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x1,6 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B952" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x1,6 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x1,6 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2,5x1 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x1,6 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,5x2x0,4 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x1,6 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x1,6 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x1,6 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B964" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B965" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B968" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B969" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 AISI-316 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,45 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2,5 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2,5 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2,5 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2,5 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B977" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2,5 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B978" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2,5 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2,5 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B980" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2,5 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2,5 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B982" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2,5 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B983" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2,5 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B984" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 AISI-316 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2,5 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B985" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2,8x2,8x0,9 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 20x20x2,5 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B986" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 2x2x0,4 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B987" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 2x2x0,4 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
@@ -12369,63 +12369,63 @@
         <is>
           <t>Нержавеющая тканая сетка 2x2x0,4 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B995" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 2x2x0,4 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B996" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x0,4 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x0,4 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B997" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x0,4 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x0,4 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B998" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 2x2x0,4 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 2x2x0,5 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
@@ -12537,63 +12537,63 @@
         <is>
           <t>Нержавеющая тканая сетка 2x2x0,5 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 2x2x0,5 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x0,5 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x0,5 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x0,5 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x0,5 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 2x2x0,5 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 2x2x0,5 AISI-321 ГОСТ 3826-82</t>
         </is>
@@ -12717,63 +12717,63 @@
         <is>
           <t>Нержавеющая тканая сетка 2x2x0,6 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 2x2x0,6 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x0,6 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x0,6 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x0,6 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x0,6 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 2x2x0,6 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1028" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 2x2x0,9 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
@@ -12885,63 +12885,63 @@
         <is>
           <t>Нержавеющая тканая сетка 2x2x0,9 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1038" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 2x2x0,9 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1039" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x0,9 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x0,9 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x0,9 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x0,9 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1041" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 2x2x0,9 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 2x2x1 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
@@ -13029,327 +13029,327 @@
         <is>
           <t>Нержавеющая тканая сетка 2x2x1 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 2x2x1 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x1 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x1 12Х18Н9 ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x1 12Х18Н9 ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 2x2x1 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1053" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 2x2x1 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x1,2 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x1 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x1,2 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x1 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x1,2 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x1 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x1 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x1 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x1,2 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x1,2 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x1,2 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x1,2 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x1,2 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x1,2 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x1,2 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x1,2 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x1,2 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 2x2x1,2 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x1,2 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x1,2 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x1,2 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x1,2 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x1,2 12Х18Н9 ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 2x2x1,2 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x1,2 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x1,2 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x1,2 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x1,2 12Х18Н9 ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x1,2 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x1,2 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x1,2 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x1,2 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x1,2 AISI-316 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x1,2 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x1,2 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x1,2 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1072" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x1 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x1,2 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1073" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x1 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x1,2 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1074" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 2x2x1 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 2x2x1,2 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1075" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 3,2x3,2x0,5 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1076" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 3,2x3,2x0,5 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
@@ -13473,63 +13473,63 @@
         <is>
           <t>Нержавеющая тканая сетка 3,2x3,2x0,8 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1087" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 3,2x3,2x0,8 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1088" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 3,2x3,2x0,8 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 3,2x3,2x0,8 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1089" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 3,2x3,2x0,8 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 3,2x3,2x0,8 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1090" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 3,2x3,2x0,8 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1091" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 3,2x3,2x0,8 AISI-321 ГОСТ 3826-82</t>
         </is>
@@ -13629,111 +13629,111 @@
         <is>
           <t>Нержавеющая тканая сетка 3,2x3,2x1,2 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1100" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 3,2x3,2x1,2 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1101" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 3,2x3,2x1,2 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 3,2x3,2x1,2 12Х18Н9 ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1102" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 3,2x3,2x1,2 12Х18Н9 ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 3,2x3,2x1,2 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1103" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 3,2x3,2x1,2 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1104" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 3,2x3,2x1,2 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1105" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 3,2x3,2x1,2 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 3,2x3,2x1,2 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1106" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 3,2x3,2x1,2 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 3,2x3,2x1,2 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1107" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 3,2x3,2x1,2 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1108" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 3,2x3,2x1,2 AISI-321 ГОСТ 3826-82</t>
         </is>
@@ -13845,63 +13845,63 @@
         <is>
           <t>Нержавеющая тканая сетка 3,5x3,5x0,7 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1118" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 3,5x3,5x0,7 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1119" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 3,5x3,5x0,7 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 3,5x3,5x0,7 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1120" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 3,5x3,5x0,7 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 3,5x3,5x0,7 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1121" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 3,5x3,5x0,7 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1122" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 3,5x3,5x1 08Х18Н10 ГОСТ 3826-82</t>
         </is>
@@ -13989,111 +13989,111 @@
         <is>
           <t>Нержавеющая тканая сетка 3,5x3,5x1 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1130" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 3,5x3,5x1 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1131" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 3,5x3,5x1,2 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 3,5x3,5x1 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1132" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 3,5x3,5x1 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 3,5x3,5x1 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1133" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 3,5x3,5x1,2 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 3,5x3,5x1 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1134" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 3,5x3,5x1 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 3,5x3,5x1 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1135" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 3,5x3,5x1 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 3,5x3,5x1,2 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1136" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 3,5x3,5x1 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 3,5x3,5x1,2 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1137" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 3x3x0,3 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1138" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 3x3x1 08Х18Н10 ГОСТ 3826-82</t>
         </is>
@@ -14181,63 +14181,63 @@
         <is>
           <t>Нержавеющая тканая сетка 3x3x1 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1146" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 3x3x1 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1147" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 3x3x1 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 3x3x1 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1148" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 3x3x1 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 3x3x1 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1149" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 3x3x1 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1150" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 4,5x4,5x0,9 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
@@ -14349,63 +14349,63 @@
         <is>
           <t>Нержавеющая тканая сетка 4,5x4,5x0,9 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1160" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 4,5x4,5x0,9 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1161" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4,5x4,5x0,9 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4,5x4,5x0,9 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1162" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4,5x4,5x0,9 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4,5x4,5x0,9 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1163" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 4,5x4,5x0,9 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1164" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 4,5x4,5x0,9 AISI-321 ГОСТ 3826-82</t>
         </is>
@@ -14505,63 +14505,63 @@
         <is>
           <t>Нержавеющая тканая сетка 4,5x4,5x1,2 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1173" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 4,5x4,5x1,2 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1174" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4,5x4,5x1,2 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4,5x4,5x1,2 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1175" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4,5x4,5x1,2 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4,5x4,5x1,2 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1176" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 4,5x4,5x1,2 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1177" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 4,5x4,5x1,6 08Х18Н10 ГОСТ 3826-82</t>
         </is>
@@ -14649,63 +14649,63 @@
         <is>
           <t>Нержавеющая тканая сетка 4,5x4,5x1,6 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1185" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 4,5x4,5x1,6 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1186" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4,5x4,5x1,6 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4,5x4,5x1,6 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1187" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4,5x4,5x1,6 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4,5x4,5x1,6 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1188" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 4,5x4,5x1,6 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1189" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 4x4x0,6 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
@@ -14817,63 +14817,63 @@
         <is>
           <t>Нержавеющая тканая сетка 4x4x0,6 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1199" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 4x4x0,6 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1200" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x0,6 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x0,6 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1201" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x0,6 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x0,6 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1202" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 4x4x0,6 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1203" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 4x4x0,6 AISI-321 ГОСТ 3826-82</t>
         </is>
@@ -14973,447 +14973,447 @@
         <is>
           <t>Нержавеющая тканая сетка 4x4x1 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1212" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 4x4x1 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1213" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1 12Х18Н9 ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1214" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1 12Х18Н9 ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 4x4x1 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1215" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 4x4x1 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1216" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,2 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1217" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,2 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1218" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,2 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1219" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1220" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,2 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,2 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1221" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,2 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,2 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1222" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,2 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,2 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1223" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,2 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,2 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1224" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,2 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,2 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1225" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,2 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,2 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1226" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,2 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,2 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1227" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,2 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,2 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1228" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,2 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,2 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1229" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,2 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,2 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1230" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,2 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,2 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1231" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,6 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,2 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1232" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,6 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,2 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1233" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,6 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,2 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1234" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,6 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,6 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1235" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,6 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,6 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1236" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,6 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,6 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1237" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,6 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,6 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1238" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,6 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,6 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1239" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,6 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,6 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1240" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,6 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,6 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1241" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,6 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,6 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1242" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,6 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,6 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1243" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1,6 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,6 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1244" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,6 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1245" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,6 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1246" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 4x4x1 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 4x4x1,6 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1247" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 5x5x0,7 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1248" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 5x5x0,7 08Х18Н10 ГОСТ 3826-82</t>
         </is>
@@ -15513,63 +15513,63 @@
         <is>
           <t>Нержавеющая тканая сетка 5x5x0,7 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1257" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 5x5x0,7 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1258" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x0,7 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x0,7 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1259" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x0,7 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x0,7 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1260" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 5x5x0,7 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1261" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 5x5x0,7 AISI-321 ГОСТ 3826-82</t>
         </is>
@@ -15681,519 +15681,519 @@
         <is>
           <t>Нержавеющая тканая сетка 5x5x1 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1271" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 5x5x1 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1272" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1 12Х18Н9 ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1273" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1 12Х18Н9 ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 5x5x1 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1274" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 5x5x1 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1275" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,2 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1276" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,2 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1277" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,2 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1278" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1279" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,2 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,2 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1280" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,2 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,2 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1281" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,2 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,2 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1282" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,2 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,2 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1283" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,2 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 5x5x1,2 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1284" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,2 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,2 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1285" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,2 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,2 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1286" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,2 12Х18Н9 ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 5x5x1,2 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1287" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,2 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,2 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1288" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,2 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,2 12Х18Н9 ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1289" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,2 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,2 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1290" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,2 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,2 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1291" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,2 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,2 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1292" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,6 08Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,2 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1293" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,6 08Х18Н10 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,2 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1294" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,6 08Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,2 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1295" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,6 10Х17Н13М2Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,6 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1296" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,6 10Х17Н13М3Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,6 08Х18Н10 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1297" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,6 12Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,6 08Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1298" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,6 12Х18Н10Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,6 10Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1299" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,6 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 5x5x1,6 10Х17Н13М3Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1300" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,6 12Х18Н9 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,6 12Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1301" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,6 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,6 12Х18Н10Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1302" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,6 12Х18Н9 ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 5x5x1,6 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1303" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,6 14Х17Н2 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,6 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1304" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,6 20Х13 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,6 12Х18Н9 ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1305" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,6 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,6 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1306" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,6 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,6 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1307" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,6 AISI-316 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,6 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1308" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1,6 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,6 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1309" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,6 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1310" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,6 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1311" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x1 AISI-321 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x1,6 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1312" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 5x5x2 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1313" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 5x5x2 08Х18Н10 ГОСТ 3826-82</t>
         </is>
@@ -16269,111 +16269,111 @@
         <is>
           <t>Нержавеющая тканая сетка 5x5x2 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1320" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 5x5x2 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1321" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x2 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x2 12Х18Н9 ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1322" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x2 12Х18Н9 ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 5x5x2 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1323" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 5x5x2 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1324" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 5x5x2 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1325" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x2 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x2 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1326" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 5x5x2 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 5x5x2 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1327" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 5x5x2 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1328" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 5x5x2 AISI-321 ГОСТ 3826-82</t>
         </is>
@@ -16473,111 +16473,111 @@
         <is>
           <t>Нержавеющая тканая сетка 6x6x1,2 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1337" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 6x6x1,2 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1338" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 6x6x1,2 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 6x6x1,2 12Х18Н9 ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1339" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 6x6x1,2 12Х18Н9 ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 6x6x1,2 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1340" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 6x6x1,2 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1341" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 6x6x1,2 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1342" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 6x6x1,2 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 6x6x1,2 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1343" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 6x6x1,2 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 6x6x1,2 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1344" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 6x6x1,2 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1345" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 6x6x1,2 AISI-321 ГОСТ 3826-82</t>
         </is>
@@ -16677,111 +16677,111 @@
         <is>
           <t>Нержавеющая тканая сетка 6x6x2 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1354" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 6x6x2 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1355" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 6x6x2 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 6x6x2 12Х18Н9 ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1356" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 6x6x2 12Х18Н9 ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 6x6x2 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1357" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 6x6x2 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1358" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 6x6x2 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1359" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 6x6x2 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 6x6x2 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1360" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 6x6x2 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 6x6x2 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1361" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 6x6x2 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1362" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 6x6x2 AISI-321 ГОСТ 3826-82</t>
         </is>
@@ -16941,63 +16941,63 @@
         <is>
           <t>Нержавеющая тканая сетка 7x7x1,2 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1376" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 7x7x1,2 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1377" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 7x7x1,2 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 7x7x1,2 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1378" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 7x7x1,2 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 7x7x1,2 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1379" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 7x7x1,2 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1380" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 8x8x0,7 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
@@ -17109,63 +17109,63 @@
         <is>
           <t>Нержавеющая тканая сетка 8x8x0,7 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1390" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 8x8x0,7 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1391" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 8x8x0,7 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 8x8x0,7 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1392" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 8x8x0,7 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 8x8x0,7 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1393" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 8x8x0,7 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1394" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 8x8x0,7 AISI-321 ГОСТ 3826-82</t>
         </is>
@@ -17277,111 +17277,111 @@
         <is>
           <t>Нержавеющая тканая сетка 8x8x1,2 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1404" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 8x8x1,2 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1405" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 8x8x1,2 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 8x8x1,2 12Х18Н9 ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1406" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 8x8x1,2 12Х18Н9 ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 8x8x1,2 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1407" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 8x8x1,2 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1408" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 8x8x1,2 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1409" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 8x8x1,2 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 8x8x1,2 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1410" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 8x8x1,2 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 8x8x1,2 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1411" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 8x8x1,2 AISI-321 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1412" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 8x8x1,6 08Х17Н13М2Т ГОСТ 3826-82</t>
         </is>
@@ -17469,111 +17469,111 @@
         <is>
           <t>Нержавеющая тканая сетка 8x8x1,6 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1420" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 8x8x1,6 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1421" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 8x8x1,6 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 8x8x1,6 12Х18Н9 ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1422" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 8x8x1,6 12Х18Н9 ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 8x8x1,6 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1423" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 8x8x1,6 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1424" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 8x8x1,6 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1425" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 8x8x1,6 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 8x8x1,6 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1426" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 8x8x1,6 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 8x8x1,6 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1427" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 8x8x1,6 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1428" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 8x8x1,6 AISI-321 ГОСТ 3826-82</t>
         </is>
@@ -17673,111 +17673,111 @@
         <is>
           <t>Нержавеющая тканая сетка 8x8x2 12Х18Н10Т ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1437" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 8x8x2 12Х18Н9 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1438" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 8x8x2 12Х18Н9Т ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 8x8x2 12Х18Н9 ТУ 1276-002-38279335-2013</t>
         </is>
       </c>
       <c r="B1439" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 8x8x2 12Х18Н9 ТУ 1276-002-38279335-2013</t>
+          <t>Нержавеющая тканая сетка 8x8x2 12Х18Н9Т ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1440" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 8x8x2 14Х17Н2 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1441" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 8x8x2 20Х13 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1442" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 8x8x2 AISI-304L ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 8x8x2 AISI-304 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1443" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" t="inlineStr">
         <is>
-          <t>Нержавеющая тканая сетка 8x8x2 AISI-304 ГОСТ 3826-82</t>
+          <t>Нержавеющая тканая сетка 8x8x2 AISI-304L ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1444" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 8x8x2 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1445" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" t="inlineStr">
         <is>
           <t>Нержавеющая тканая сетка 8x8x2 AISI-321 ГОСТ 3826-82</t>
         </is>
@@ -17949,183 +17949,183 @@
         <is>
           <t>Сетка тканая нержавеющая 0,8x0,8x0,3 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1460" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" t="inlineStr">
         <is>
           <t>Сетка тканая нержавеющая 0,9x0,9x0,36 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1461" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" t="inlineStr">
         <is>
-          <t>Сетка тканая нержавеющая 10x10x1,2 AISI-316 ГОСТ 3826-82</t>
+          <t>Сетка тканая нержавеющая 1,2x1,2x0,4 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1462" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" t="inlineStr">
         <is>
-          <t>Сетка тканая нержавеющая 10x10x2 AISI-316 ГОСТ 3826-82</t>
+          <t>Сетка тканая нержавеющая 1,6x1,6x0,32 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1463" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" t="inlineStr">
         <is>
-          <t>Сетка тканая нержавеющая 1,2x1,2x0,4 AISI-316 ГОСТ 3826-82</t>
+          <t>Сетка тканая нержавеющая 1,6x1,6x0,4 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1464" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" t="inlineStr">
         <is>
-          <t>Сетка тканая нержавеющая 12x12x1,2 AISI-316 ГОСТ 3826-82</t>
+          <t>Сетка тканая нержавеющая 10x10x1,2 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1465" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" t="inlineStr">
         <is>
-          <t>Сетка тканая нержавеющая 12x12x1 AISI-316 ГОСТ 3826-82</t>
+          <t>Сетка тканая нержавеющая 10x10x2 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1466" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" t="inlineStr">
         <is>
-          <t>Сетка тканая нержавеющая 14x14x1,2 AISI-316 ГОСТ 3826-82</t>
+          <t>Сетка тканая нержавеющая 12x12x1 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1467" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" t="inlineStr">
         <is>
-          <t>Сетка тканая нержавеющая 14x14x2 AISI-316 ГОСТ 3826-82</t>
+          <t>Сетка тканая нержавеющая 12x12x1,2 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1468" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1469">
       <c r="A1469" t="inlineStr">
         <is>
-          <t>Сетка тканая нержавеющая 1,6x1,6x0,32 AISI-316 ГОСТ 3826-82</t>
+          <t>Сетка тканая нержавеющая 14x14x1,2 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1469" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1470">
       <c r="A1470" t="inlineStr">
         <is>
-          <t>Сетка тканая нержавеющая 1,6x1,6x0,4 AISI-316 ГОСТ 3826-82</t>
+          <t>Сетка тканая нержавеющая 14x14x2 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1470" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" t="inlineStr">
         <is>
           <t>Сетка тканая нержавеющая 1x1x0,32 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1471" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" t="inlineStr">
         <is>
-          <t>Сетка тканая нержавеющая 20x20x1,6 AISI-316 ГОСТ 3826-82</t>
+          <t>Сетка тканая нержавеющая 2,2x2,2x0,5 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1472" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" t="inlineStr">
         <is>
-          <t>Сетка тканая нержавеющая 2,2x2,2x0,5 AISI-316 ГОСТ 3826-82</t>
+          <t>Сетка тканая нержавеющая 20x20x1,6 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1473" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" t="inlineStr">
         <is>
           <t>Сетка тканая нержавеющая 2x2x0,6 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1474" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" t="inlineStr">
         <is>
           <t>Сетка тканая нержавеющая 2x2x0,9 AISI-316 ГОСТ 3826-82</t>
         </is>
@@ -18153,87 +18153,87 @@
         <is>
           <t>Сетка тканая нержавеющая 3,2x3,2x0,5 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1477" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" t="inlineStr">
         <is>
           <t>Сетка тканая нержавеющая 3,5x3,5x1,2 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1478" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" t="inlineStr">
         <is>
-          <t>Сетка тканая нержавеющая 4x4x1,2 AISI-316 ГОСТ 3826-82</t>
+          <t>Сетка тканая нержавеющая 4x4x1 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1479" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" t="inlineStr">
         <is>
-          <t>Сетка тканая нержавеющая 4x4x1 AISI-316 ГОСТ 3826-82</t>
+          <t>Сетка тканая нержавеющая 4x4x1,2 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1480" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" t="inlineStr">
         <is>
-          <t>Сетка тканая нержавеющая 5x5x1,2 AISI-316 ГОСТ 3826-82</t>
+          <t>Сетка тканая нержавеющая 5x5x1 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1481" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" t="inlineStr">
         <is>
-          <t>Сетка тканая нержавеющая 5x5x1 AISI-316 ГОСТ 3826-82</t>
+          <t>Сетка тканая нержавеющая 5x5x1,2 AISI-316 ГОСТ 3826-82</t>
         </is>
       </c>
       <c r="B1482" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>