--- v0 (2026-05-26)
+++ v1 (2026-09-07)
@@ -525,1112 +525,1112 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 22х3х5 мм 08кп</t>
+          <t>Оребренная биметаллическая труба 22х3х5 мм 08Х13</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>253 ₽/кг</t>
+          <t>252 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 22х3х5 мм 08пс</t>
+          <t>Оребренная биметаллическая труба 22х3х5 мм 08Х17Т</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>253 ₽/кг</t>
+          <t>251 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 22х3х5 мм 08Х13</t>
+          <t>Оребренная биметаллическая труба 22х3х5 мм 08Х18Н10Т</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>252 ₽/кг</t>
+          <t>251 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 22х3х5 мм 08Х17Т</t>
+          <t>Оребренная биметаллическая труба 22х3х5 мм 08кп</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>251 ₽/кг</t>
+          <t>253 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 22х3х5 мм 08Х18Н10Т</t>
+          <t>Оребренная биметаллическая труба 22х3х5 мм 08пс</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>251 ₽/кг</t>
+          <t>253 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Оребренная биметаллическая труба 22х3х5 мм 12Х18Н10Т</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>251 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 25х2х5 мм 08кп</t>
+          <t>Оребренная биметаллическая труба 25х2х5 мм 08Х13</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>260 ₽/кг</t>
+          <t>261 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 25х2х5 мм 08пс</t>
+          <t>Оребренная биметаллическая труба 25х2х5 мм 08Х17Т</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>260 ₽/кг</t>
+          <t>261 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 25х2х5 мм 08Х13</t>
+          <t>Оребренная биметаллическая труба 25х2х5 мм 08Х18Н10Т</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>261 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 25х2х5 мм 08Х17Т</t>
+          <t>Оребренная биметаллическая труба 25х2х5 мм 08кп</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>261 ₽/кг</t>
+          <t>260 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 25х2х5 мм 08Х18Н10Т</t>
+          <t>Оребренная биметаллическая труба 25х2х5 мм 08пс</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>261 ₽/кг</t>
+          <t>260 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Оребренная биметаллическая труба 25х2х5 мм 12Х18Н10Т</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>255 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 25х2х8 мм 08кп</t>
+          <t>Оребренная биметаллическая труба 25х2х8 мм 08Х13</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>260 ₽/кг</t>
+          <t>258 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 25х2х8 мм 08пс</t>
+          <t>Оребренная биметаллическая труба 25х2х8 мм 08Х17Т</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>258 ₽/кг</t>
+          <t>257 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 25х2х8 мм 08Х13</t>
+          <t>Оребренная биметаллическая труба 25х2х8 мм 08Х18Н10Т</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>258 ₽/кг</t>
+          <t>255 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 25х2х8 мм 08Х17Т</t>
+          <t>Оребренная биметаллическая труба 25х2х8 мм 08кп</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>257 ₽/кг</t>
+          <t>260 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 25х2х8 мм 08Х18Н10Т</t>
+          <t>Оребренная биметаллическая труба 25х2х8 мм 08пс</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>255 ₽/кг</t>
+          <t>258 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Оребренная биметаллическая труба 25х2х8 мм 12Х18Н10Т</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>254 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 28х3х5 мм 08кп</t>
+          <t>Оребренная биметаллическая труба 28х3х5 мм 08Х13</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>263 ₽/кг</t>
+          <t>262 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 28х3х5 мм 08пс</t>
+          <t>Оребренная биметаллическая труба 28х3х5 мм 08Х17Т</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>263 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 28х3х5 мм 08Х13</t>
+          <t>Оребренная биметаллическая труба 28х3х5 мм 08Х18Н10Т</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>262 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 28х3х5 мм 08Х17Т</t>
+          <t>Оребренная биметаллическая труба 28х3х5 мм 08кп</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>263 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 28х3х5 мм 08Х18Н10Т</t>
+          <t>Оребренная биметаллическая труба 28х3х5 мм 08пс</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>262 ₽/кг</t>
+          <t>263 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Оребренная биметаллическая труба 28х3х5 мм 12Х18Н10Т</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>261 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 32х3х7 мм 08кп</t>
+          <t>Оребренная биметаллическая труба 32х3х7 мм 08Х13</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>271 ₽/кг</t>
+          <t>268 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 32х3х7 мм 08пс</t>
+          <t>Оребренная биметаллическая труба 32х3х7 мм 08Х17Т</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>269 ₽/кг</t>
+          <t>267 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 32х3х7 мм 08Х13</t>
+          <t>Оребренная биметаллическая труба 32х3х7 мм 08Х18Н10Т</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>268 ₽/кг</t>
+          <t>267 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 32х3х7 мм 08Х17Т</t>
+          <t>Оребренная биметаллическая труба 32х3х7 мм 08кп</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>267 ₽/кг</t>
+          <t>271 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 32х3х7 мм 08Х18Н10Т</t>
+          <t>Оребренная биметаллическая труба 32х3х7 мм 08пс</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>267 ₽/кг</t>
+          <t>269 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Оребренная биметаллическая труба 32х3х7 мм 12Х18Н10Т</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>265 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 32х3х8 мм 08кп</t>
+          <t>Оребренная биметаллическая труба 32х3х8 мм 08Х13</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>271 ₽/кг</t>
+          <t>268 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 32х3х8 мм 08пс</t>
+          <t>Оребренная биметаллическая труба 32х3х8 мм 08Х17Т</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>268 ₽/кг</t>
+          <t>267 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 32х3х8 мм 08Х13</t>
+          <t>Оребренная биметаллическая труба 32х3х8 мм 08Х18Н10Т</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>268 ₽/кг</t>
+          <t>267 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 32х3х8 мм 08Х17Т</t>
+          <t>Оребренная биметаллическая труба 32х3х8 мм 08кп</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>267 ₽/кг</t>
+          <t>271 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 32х3х8 мм 08Х18Н10Т</t>
+          <t>Оребренная биметаллическая труба 32х3х8 мм 08пс</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>267 ₽/кг</t>
+          <t>268 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Оребренная биметаллическая труба 32х3х8 мм 12Х18Н10Т</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>264 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 32х4х5 мм 08кп</t>
+          <t>Оребренная биметаллическая труба 32х4х5 мм 08Х13</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>274 ₽/кг</t>
+          <t>273 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 32х4х5 мм 08пс</t>
+          <t>Оребренная биметаллическая труба 32х4х5 мм 08Х17Т</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>274 ₽/кг</t>
+          <t>272 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 32х4х5 мм 08Х13</t>
+          <t>Оребренная биметаллическая труба 32х4х5 мм 08Х18Н10Т</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>273 ₽/кг</t>
+          <t>274 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 32х4х5 мм 08Х17Т</t>
+          <t>Оребренная биметаллическая труба 32х4х5 мм 08кп</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>272 ₽/кг</t>
+          <t>274 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 32х4х5 мм 08Х18Н10Т</t>
+          <t>Оребренная биметаллическая труба 32х4х5 мм 08пс</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>274 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Оребренная биметаллическая труба 32х4х5 мм 12Х18Н10Т</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>272 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 38х3х7 мм 08кп</t>
+          <t>Оребренная биметаллическая труба 38х3х7 мм 08Х13</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>277 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 38х3х7 мм 08пс</t>
+          <t>Оребренная биметаллическая труба 38х3х7 мм 08Х17Т</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>277 ₽/кг</t>
+          <t>276 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 38х3х7 мм 08Х13</t>
+          <t>Оребренная биметаллическая труба 38х3х7 мм 08Х18Н10Т</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>277 ₽/кг</t>
+          <t>275 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 38х3х7 мм 08Х17Т</t>
+          <t>Оребренная биметаллическая труба 38х3х7 мм 08кп</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>276 ₽/кг</t>
+          <t>277 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 38х3х7 мм 08Х18Н10Т</t>
+          <t>Оребренная биметаллическая труба 38х3х7 мм 08пс</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>275 ₽/кг</t>
+          <t>277 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Оребренная биметаллическая труба 38х3х7 мм 12Х18Н10Т</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>275 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 38х3х8 мм 08кп</t>
+          <t>Оребренная биметаллическая труба 38х3х8 мм 08Х13</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>277 ₽/кг</t>
+          <t>276 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 38х3х8 мм 08пс</t>
+          <t>Оребренная биметаллическая труба 38х3х8 мм 08Х17Т</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>277 ₽/кг</t>
+          <t>276 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 38х3х8 мм 08Х13</t>
+          <t>Оребренная биметаллическая труба 38х3х8 мм 08Х18Н10Т</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>276 ₽/кг</t>
+          <t>275 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 38х3х8 мм 08Х17Т</t>
+          <t>Оребренная биметаллическая труба 38х3х8 мм 08кп</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>276 ₽/кг</t>
+          <t>277 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 38х3х8 мм 08Х18Н10Т</t>
+          <t>Оребренная биметаллическая труба 38х3х8 мм 08пс</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>275 ₽/кг</t>
+          <t>277 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Оребренная биметаллическая труба 38х3х8 мм 12Х18Н10Т</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>275 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 42х3х7 мм 08кп</t>
+          <t>Оребренная биметаллическая труба 42х3х7 мм 08Х13</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>284 ₽/кг</t>
+          <t>281 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 42х3х7 мм 08пс</t>
+          <t>Оребренная биметаллическая труба 42х3х7 мм 08Х17Т</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>283 ₽/кг</t>
+          <t>279 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 42х3х7 мм 08Х13</t>
+          <t>Оребренная биметаллическая труба 42х3х7 мм 08Х18Н10Т</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>281 ₽/кг</t>
+          <t>278 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 42х3х7 мм 08Х17Т</t>
+          <t>Оребренная биметаллическая труба 42х3х7 мм 08кп</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>279 ₽/кг</t>
+          <t>284 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 42х3х7 мм 08Х18Н10Т</t>
+          <t>Оребренная биметаллическая труба 42х3х7 мм 08пс</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>278 ₽/кг</t>
+          <t>283 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Оребренная биметаллическая труба 42х3х7 мм 12Х18Н10Т</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>277 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 42х3х8 мм 08кп</t>
+          <t>Оребренная биметаллическая труба 42х3х8 мм 08Х13</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>284 ₽/кг</t>
+          <t>281 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 42х3х8 мм 08пс</t>
+          <t>Оребренная биметаллическая труба 42х3х8 мм 08Х17Т</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>282 ₽/кг</t>
+          <t>279 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 42х3х8 мм 08Х13</t>
+          <t>Оребренная биметаллическая труба 42х3х8 мм 08Х18Н10Т</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>281 ₽/кг</t>
+          <t>278 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 42х3х8 мм 08Х17Т</t>
+          <t>Оребренная биметаллическая труба 42х3х8 мм 08кп</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>279 ₽/кг</t>
+          <t>284 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 42х3х8 мм 08Х18Н10Т</t>
+          <t>Оребренная биметаллическая труба 42х3х8 мм 08пс</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>278 ₽/кг</t>
+          <t>282 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Оребренная биметаллическая труба 42х3х8 мм 12Х18Н10Т</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>277 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 42х4х5 мм 08кп</t>
+          <t>Оребренная биметаллическая труба 42х4х5 мм 08Х13</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>288 ₽/кг</t>
+          <t>287 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 42х4х5 мм 08пс</t>
+          <t>Оребренная биметаллическая труба 42х4х5 мм 08Х17Т</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>288 ₽/кг</t>
+          <t>286 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 42х4х5 мм 08Х13</t>
+          <t>Оребренная биметаллическая труба 42х4х5 мм 08Х18Н10Т</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>287 ₽/кг</t>
+          <t>284 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 42х4х5 мм 08Х17Т</t>
+          <t>Оребренная биметаллическая труба 42х4х5 мм 08кп</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>286 ₽/кг</t>
+          <t>288 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 42х4х5 мм 08Х18Н10Т</t>
+          <t>Оребренная биметаллическая труба 42х4х5 мм 08пс</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>284 ₽/кг</t>
+          <t>288 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Оребренная биметаллическая труба 42х4х5 мм 12Х18Н10Т</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>285 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 45х3х12 мм 08кп</t>
+          <t>Оребренная биметаллическая труба 45х3х12 мм 08Х13</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>296 ₽/кг</t>
+          <t>289 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 45х3х12 мм 08пс</t>
+          <t>Оребренная биметаллическая труба 45х3х12 мм 08Х17Т</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>292 ₽/кг</t>
+          <t>289 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 45х3х12 мм 08Х13</t>
+          <t>Оребренная биметаллическая труба 45х3х12 мм 08Х18Н10Т</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>289 ₽/кг</t>
+          <t>295 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 45х3х12 мм 08Х17Т</t>
+          <t>Оребренная биметаллическая труба 45х3х12 мм 08кп</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>289 ₽/кг</t>
+          <t>296 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 45х3х12 мм 08Х18Н10Т</t>
+          <t>Оребренная биметаллическая труба 45х3х12 мм 08пс</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>295 ₽/кг</t>
+          <t>292 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Оребренная биметаллическая труба 45х3х12 мм 12Х18Н10Т</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>295 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 45х3х15 мм 08кп</t>
+          <t>Оребренная биметаллическая труба 45х3х15 мм 08Х13</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>295 ₽/кг</t>
+          <t>289 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 45х3х15 мм 08пс</t>
+          <t>Оребренная биметаллическая труба 45х3х15 мм 08Х17Т</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>290 ₽/кг</t>
+          <t>289 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 45х3х15 мм 08Х13</t>
+          <t>Оребренная биметаллическая труба 45х3х15 мм 08Х18Н10Т</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>289 ₽/кг</t>
+          <t>296 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 45х3х15 мм 08Х17Т</t>
+          <t>Оребренная биметаллическая труба 45х3х15 мм 08кп</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>289 ₽/кг</t>
+          <t>295 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 45х3х15 мм 08Х18Н10Т</t>
+          <t>Оребренная биметаллическая труба 45х3х15 мм 08пс</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>296 ₽/кг</t>
+          <t>290 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Оребренная биметаллическая труба 45х3х15 мм 12Х18Н10Т</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>289 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 60х3,5х8 мм 08кп</t>
+          <t>Оребренная биметаллическая труба 60х3,5х8 мм 08Х13</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>299 ₽/кг</t>
+          <t>298 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 60х3,5х8 мм 08пс</t>
+          <t>Оребренная биметаллическая труба 60х3,5х8 мм 08Х17Т</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>298 ₽/кг</t>
+          <t>297 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 60х3,5х8 мм 08Х13</t>
+          <t>Оребренная биметаллическая труба 60х3,5х8 мм 08Х18Н10Т</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>298 ₽/кг</t>
+          <t>297 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 60х3,5х8 мм 08Х17Т</t>
+          <t>Оребренная биметаллическая труба 60х3,5х8 мм 08кп</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>297 ₽/кг</t>
+          <t>299 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Оребренная биметаллическая труба 60х3,5х8 мм 08Х18Н10Т</t>
+          <t>Оребренная биметаллическая труба 60х3,5х8 мм 08пс</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>297 ₽/кг</t>
+          <t>298 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Оребренная биметаллическая труба 60х3,5х8 мм 12Х18Н10Т</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>299 ₽/кг</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>